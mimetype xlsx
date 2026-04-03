--- v1 (2025-12-13)
+++ v2 (2026-04-03)
@@ -24,88 +24,88 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Z_5FB49946_0718_11D4_8E12_00805FC5CA93_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_9603F171_06DE_11D4_A50C_006008C61068_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_A2829361_0A17_11D4_A4E3_0020AF197D5A_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.FilterData" localSheetId="0">'Каталог'!$B$5:$B$5</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.PrintTitles" localSheetId="0">Каталог!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Каталог'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Климатическое оборудование</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 13 декабря 2025 05:00</t>
+    <t>Прайс-лист действителен на 03 апреля 2026 17:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -185,189 +185,189 @@
   <si>
     <t>WAV 1500</t>
   </si>
   <si>
     <t>14 145 000,00</t>
   </si>
   <si>
     <t>12 %</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Aqua Sky  WAV 1500 (45 000BTU) Tadiran</t>
   </si>
   <si>
     <t>Фанкойл кассетный 1-поточный 2,7 кВт</t>
   </si>
   <si>
     <t>AUX</t>
   </si>
   <si>
     <t>TFC-027 CT1(R)</t>
   </si>
   <si>
-    <t>7 096 000,00</t>
+    <t>6 082 000,00</t>
   </si>
   <si>
     <t>Фанкойл кассетный 1-поточный 3,6 кВт</t>
   </si>
   <si>
     <t>TFC-036-CT1(R)</t>
   </si>
   <si>
-    <t>9 311 000,00</t>
+    <t>7 981 000,00</t>
   </si>
   <si>
     <t>Фанкойл кассетный 1-поточный 4,5 кВт в комплектации c панелью</t>
   </si>
   <si>
     <t>TFC-045-CT1(R)</t>
   </si>
   <si>
-    <t>9 487 000,00</t>
+    <t>8 132 000,00</t>
   </si>
   <si>
     <t>Фанкойл кассетный 4-поточный 4,5 кВт</t>
   </si>
   <si>
     <t>TFC-045CT4/R</t>
   </si>
   <si>
-    <t>7 705 000,00</t>
+    <t>6 604 000,00</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>Фанкойл кассетный 4-поточный 5,4 кВт</t>
   </si>
   <si>
     <t>TFC-054CT4/R</t>
   </si>
   <si>
-    <t>7 775 000,00</t>
+    <t>6 175 000,00</t>
   </si>
   <si>
     <t>Фанкойл напольно-потолочный 3,6 кВт</t>
   </si>
   <si>
     <t>TFC-036FS/R</t>
   </si>
   <si>
-    <t>7 228 000,00</t>
+    <t>4 665 000,00</t>
   </si>
   <si>
     <t>Фанкойл напольно-потолочный 4,5 кВт</t>
   </si>
   <si>
     <t>TFC-045FS/R</t>
   </si>
   <si>
-    <t>7 448 000,00</t>
+    <t>4 808 000,00</t>
   </si>
   <si>
     <t>Фанкойл напольно-потолочный 5,4 кВт</t>
   </si>
   <si>
     <t>TFC-054FS/R</t>
   </si>
   <si>
-    <t>8 624 000,00</t>
+    <t>5 567 000,00</t>
   </si>
   <si>
     <t>Фанкойл настенный 2,7 кВт</t>
   </si>
   <si>
     <t xml:space="preserve">TFC-027-WMT(R) </t>
   </si>
   <si>
-    <t>4 048 000,00</t>
+    <t>3 373 000,00</t>
   </si>
   <si>
     <t>Фанкойл настенный 3,6 кВт</t>
   </si>
   <si>
     <t xml:space="preserve">TFC-036-WMT(R) </t>
   </si>
   <si>
     <t>4 088 000,00</t>
   </si>
   <si>
     <t>Фанкойл настенный 7,2 кВт</t>
   </si>
   <si>
     <t xml:space="preserve">TFC-072-WMT(R) </t>
   </si>
   <si>
-    <t>5 280 000,00</t>
+    <t>4 400 000,00</t>
   </si>
   <si>
     <t>Чиллеры</t>
   </si>
   <si>
     <t>Чиллер с воздушным охлаждением конденсора 66 кВт</t>
   </si>
   <si>
     <t>TICA</t>
   </si>
   <si>
     <t>M066HP</t>
   </si>
   <si>
-    <t>112 615 000,00</t>
+    <t>97 878 000,00</t>
   </si>
   <si>
     <t>Чиллер с воздушным охлаждением конденсора 130 кВт</t>
   </si>
   <si>
     <t>M130HP</t>
   </si>
   <si>
-    <t>212 082 000,00</t>
+    <t>176 735 000,00</t>
   </si>
   <si>
     <t>Блоки и модули</t>
   </si>
   <si>
     <t>Термостат</t>
   </si>
   <si>
     <t>AE-Y308</t>
   </si>
   <si>
     <t>199 000,00</t>
   </si>
   <si>
     <t>Контроллер для чиллера</t>
   </si>
   <si>
     <t>Cntl</t>
   </si>
   <si>
-    <t>3 074 000,00</t>
+    <t>2 538 000,00</t>
   </si>
   <si>
     <t>Кондиционеры</t>
   </si>
   <si>
     <t>Внутренний блок M5WM030FR</t>
   </si>
   <si>
     <t>GREE</t>
   </si>
   <si>
     <t>M5WM030FR</t>
   </si>
   <si>
     <t>7 392 000,00</t>
   </si>
   <si>
     <t>Кондиционеры настенные</t>
   </si>
   <si>
     <t>Кондиционер настенный Daikin ATXN35MV16/ARXN35MV16</t>
   </si>
   <si>
     <t>Daikin</t>
   </si>
@@ -596,252 +596,249 @@
   <si>
     <t>Кондиционер кассетный Daikin FCQN100EXV1/BYC50EXW/RQ100DXY1</t>
   </si>
   <si>
     <t>FCQN100EXV1/BYC50EXW/RQ100DXY1</t>
   </si>
   <si>
     <t>43 300 000,00</t>
   </si>
   <si>
     <t>Вентиляторы</t>
   </si>
   <si>
     <t>Вентиляторы канальные осевые</t>
   </si>
   <si>
     <t>Вентилятор канальный осевой 100 Tubo Blauberg</t>
   </si>
   <si>
     <t>Vent Systems</t>
   </si>
   <si>
     <t>Tubo 100</t>
   </si>
   <si>
-    <t>200 000,00</t>
+    <t>182 000,00</t>
   </si>
   <si>
     <t>Вентилятор канальный осевой PROFIT 5 BB, D125</t>
   </si>
   <si>
     <t>ERA</t>
   </si>
   <si>
     <t>125 PROFIT 5 BB</t>
   </si>
   <si>
-    <t>233 000,00</t>
+    <t>211 000,00</t>
   </si>
   <si>
     <t>Вентилятор канальный осевой PROFIT 6 BB, D160</t>
   </si>
   <si>
     <t>160 PROFIT 6 BB</t>
   </si>
   <si>
-    <t>332 000,00</t>
+    <t>307 000,00</t>
   </si>
   <si>
     <t>Вентилятор канальный ВКОк Л 125, кронштейн/двиг. на ш/п</t>
   </si>
   <si>
     <t>125 ВКОк Л</t>
   </si>
   <si>
-    <t>247 000,00</t>
+    <t>231 000,00</t>
   </si>
   <si>
     <t>Вентиляторы осевые оконные</t>
   </si>
   <si>
     <t>Вентилятор осевой оконный HPS 15, D178</t>
   </si>
   <si>
     <t>178 HPS 15</t>
   </si>
   <si>
-    <t>268 000,00</t>
+    <t>222 000,00</t>
   </si>
   <si>
     <t>Вентилятор осевой оконный HPS 20, D240</t>
   </si>
   <si>
     <t>240 HPS 20</t>
   </si>
   <si>
-    <t>350 000,00</t>
+    <t>291 000,00</t>
   </si>
   <si>
     <t>Вентиляторы бытовые осевые</t>
   </si>
   <si>
     <t>Вентилятор  осевой 125MA</t>
   </si>
   <si>
     <t>125MA</t>
   </si>
   <si>
-    <t>211 000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Вентилятор осевой ERA 6S, D150</t>
   </si>
   <si>
     <t>150 ERA 6S</t>
   </si>
   <si>
-    <t>252 000,00</t>
+    <t>186 000,00</t>
   </si>
   <si>
     <t>Вентилятор осевой SLIM 6C, D150</t>
   </si>
   <si>
     <t>150 SLIM 6C</t>
   </si>
   <si>
     <t>366 000,00</t>
   </si>
   <si>
     <t>Вентилятор пром.канальные</t>
   </si>
   <si>
     <t>Вентилятор канал.  MARS GDF-125 (барахолка)</t>
   </si>
   <si>
     <t>MARS GDF-125</t>
   </si>
   <si>
     <t>1 268 000,00</t>
   </si>
   <si>
     <t>Вентилятор канал.  TORNADO-125</t>
   </si>
   <si>
     <t>TORNADO-125</t>
   </si>
   <si>
-    <t>1 280 000,00</t>
+    <t>1 099 000,00</t>
   </si>
   <si>
     <t>Вентилятор канал.  TORNADO-150</t>
   </si>
   <si>
     <t>TORNADO-150</t>
   </si>
   <si>
-    <t>1 546 000,00</t>
+    <t>1 309 000,00</t>
   </si>
   <si>
     <t>Вентилятор канал.  TORNADO-200</t>
   </si>
   <si>
     <t>TORNADO-200</t>
   </si>
   <si>
     <t>1 616 000,00</t>
   </si>
   <si>
     <t>Вентилятор канал.  TORNADO-315</t>
   </si>
   <si>
     <t>TORNADO-315</t>
   </si>
   <si>
-    <t>2 364 000,00</t>
+    <t>1 963 000,00</t>
   </si>
   <si>
     <t>Вентилятор канальный ВКК-100 (барахолка)</t>
   </si>
   <si>
     <t>ЛИССАНТ</t>
   </si>
   <si>
     <t>ВКК-100</t>
   </si>
   <si>
-    <t>1 202 000,00</t>
+    <t>1 087 000,00</t>
   </si>
   <si>
     <t>Вентиляторы пром крыш.</t>
   </si>
   <si>
     <t>Вентилятор крышный 6Е 500 ВКГ центроб.</t>
   </si>
   <si>
     <t>ВКГ 6Е 500</t>
   </si>
   <si>
     <t>16 383 000,00</t>
   </si>
   <si>
     <t>Вентилятор крышный ВКГ 4Е 355 центробеж.</t>
   </si>
   <si>
     <t>ВКГ 4Е 355</t>
   </si>
   <si>
     <t>8 225 000,00</t>
   </si>
   <si>
     <t>Вентиляторы пром- типа ТТ</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-100 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-100</t>
   </si>
   <si>
-    <t>936 000,00</t>
+    <t>922 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-125 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-125</t>
   </si>
   <si>
-    <t>1 130 000,00</t>
+    <t>1 113 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-150 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-150</t>
   </si>
   <si>
-    <t>1 781 000,00</t>
+    <t>1 754 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-200 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-200</t>
   </si>
   <si>
-    <t>3 003 000,00</t>
+    <t>2 958 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-250 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-250</t>
   </si>
   <si>
     <t>5 036 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-315 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-315</t>
   </si>
   <si>
     <t>7 498 000,00</t>
   </si>
   <si>
     <t>Вентиляторы пром центробежные</t>
   </si>
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-2525-4M 3/4 3V</t>
   </si>
@@ -863,51 +860,51 @@
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-2828-6M 1/3 3V</t>
   </si>
   <si>
     <t>CBD-2828-6M</t>
   </si>
   <si>
     <t>3 960 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-3333-6M 1 3V</t>
   </si>
   <si>
     <t>CBD-3333-6M</t>
   </si>
   <si>
     <t>7 148 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР 280-46 №2,5 0,75кВт</t>
   </si>
   <si>
     <t>ВР 280-46 №2,5</t>
   </si>
   <si>
-    <t>4 238 000,00</t>
+    <t>3 779 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР-300-45 5-4/1000</t>
   </si>
   <si>
     <t>НЗВЗ</t>
   </si>
   <si>
     <t>ВР-300-45 5-4/1000</t>
   </si>
   <si>
     <t>12 902 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР-300-45 5-5,5/1000</t>
   </si>
   <si>
     <t>ВР-300-45 5-5,5/1000</t>
   </si>
   <si>
     <t>14 927 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР-300-45-2-0,25/1500</t>
   </si>
@@ -1064,60 +1061,60 @@
   <si>
     <t>Осушители</t>
   </si>
   <si>
     <t>Осушители канальные McQ-136</t>
   </si>
   <si>
     <t>SIGO</t>
   </si>
   <si>
     <t>McQ-136</t>
   </si>
   <si>
     <t>22 945 000,00</t>
   </si>
   <si>
     <t>Осушитель напольный DanVex DEH-1000p</t>
   </si>
   <si>
     <t>DANVEX</t>
   </si>
   <si>
     <t>DEH-1000p</t>
   </si>
   <si>
-    <t>21 676 000,00</t>
+    <t>21 352 000,00</t>
   </si>
   <si>
     <t>Осушитель напольный DanVex DEH-1700p</t>
   </si>
   <si>
     <t>DEH-1700p</t>
   </si>
   <si>
-    <t>36 790 000,00</t>
+    <t>36 240 000,00</t>
   </si>
   <si>
     <t>Очистители воздуха</t>
   </si>
   <si>
     <t>Очиститель воздуха Babyair</t>
   </si>
   <si>
     <t>Babyair</t>
   </si>
   <si>
     <t>Очиститель воздуха E125</t>
   </si>
   <si>
     <t>E125</t>
   </si>
   <si>
     <t>Очиститель воздуха E60</t>
   </si>
   <si>
     <t>E60</t>
   </si>
   <si>
     <t>Очиститель воздуха E80</t>
   </si>
@@ -1178,153 +1175,153 @@
   <si>
     <t>1 431 000,00</t>
   </si>
   <si>
     <t>Фреон R410A E-Cool 11.3 кг/баллон</t>
   </si>
   <si>
     <t>ФР-R410A/11.3 кг</t>
   </si>
   <si>
     <t>Фреон R410A Galaxy 11.3 кг/баллон</t>
   </si>
   <si>
     <t>ФР-R410A Galaxy</t>
   </si>
   <si>
     <t>1 134 000,00</t>
   </si>
   <si>
     <t>Фреон R507 Galaxy 11.3 кг/баллон</t>
   </si>
   <si>
     <t>ФР-R507 galaxy</t>
   </si>
   <si>
-    <t>1 217 000,00</t>
+    <t>1 023 000,00</t>
   </si>
   <si>
     <t>Нагреватели водяные</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 60-35/3R</t>
   </si>
   <si>
     <t>REMAK</t>
   </si>
   <si>
     <t>VO 60-35/3R</t>
   </si>
   <si>
-    <t>3 920 000,00</t>
+    <t>3 500 000,00</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 80-50/3R</t>
   </si>
   <si>
     <t>VO 80-50/3R</t>
   </si>
   <si>
-    <t>6 672 000,00</t>
+    <t>5 337 000,00</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 100-50/3R</t>
   </si>
   <si>
     <t>VO 100-50/3R</t>
   </si>
   <si>
     <t>6 494 000,00</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 100-50/2R</t>
   </si>
   <si>
     <t>VO 100-50/2R</t>
   </si>
   <si>
-    <t>8 385 000,00</t>
+    <t>6 878 000,00</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 50-25/2R</t>
   </si>
   <si>
     <t>VO 50-25/2R</t>
   </si>
   <si>
-    <t>2 704 000,00</t>
+    <t>2 277 000,00</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 60-30/2R</t>
   </si>
   <si>
     <t>VO 60-30/2R</t>
   </si>
   <si>
-    <t>3 452 000,00</t>
+    <t>2 914 000,00</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 70-40/2R</t>
   </si>
   <si>
     <t>VO 70-40/2R</t>
   </si>
   <si>
-    <t>4 689 000,00</t>
+    <t>3 551 000,00</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 80-50/2R</t>
   </si>
   <si>
     <t>VO 80-50/2R</t>
   </si>
   <si>
-    <t>5 857 000,00</t>
+    <t>4 804 000,00</t>
   </si>
   <si>
     <t>Системы отопления</t>
   </si>
   <si>
     <t>Настенный газовый котел FUTURIA N 125 (UN) -E</t>
   </si>
   <si>
     <t>CUPORI</t>
   </si>
   <si>
     <t xml:space="preserve">0M6OEIXD </t>
   </si>
   <si>
-    <t>82 089 000,00</t>
+    <t>80 923 000,00</t>
   </si>
   <si>
     <t>Настенный газовый котел FUTURIA N 80 (UN) -E</t>
   </si>
   <si>
     <t>0M6OBIXD</t>
   </si>
   <si>
-    <t>68 774 000,00</t>
+    <t>67 746 000,00</t>
   </si>
   <si>
     <t>Части и принадлежности</t>
   </si>
   <si>
     <t>Damper 10" electronic with connection cable</t>
   </si>
   <si>
     <t>MEITAV-TEC</t>
   </si>
   <si>
     <t>DA10/401</t>
   </si>
   <si>
     <t>1 872 000,00</t>
   </si>
   <si>
     <t>Damper 8" electronic with connection cable</t>
   </si>
   <si>
     <t>DA8/401</t>
   </si>
   <si>
     <t>1 647 000,00</t>
   </si>
@@ -11372,2521 +11369,2521 @@
       <c r="B64" s="42" t="s">
         <v>200</v>
       </c>
       <c r="C64" s="42"/>
       <c r="D64" s="42"/>
       <c r="E64" s="43"/>
       <c r="F64" s="42"/>
       <c r="G64" s="42"/>
       <c r="H64" s="42"/>
       <c r="I64" s="36"/>
     </row>
     <row r="65" spans="1:28" customHeight="1" ht="66.76875" s="2" customFormat="1">
       <c r="A65" s="38">
         <v>1</v>
       </c>
       <c r="B65" s="38" t="s">
         <v>201</v>
       </c>
       <c r="C65" s="38" t="s">
         <v>180</v>
       </c>
       <c r="D65" s="38" t="s">
         <v>202</v>
       </c>
       <c r="E65" s="39" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="F65" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G65" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H65" s="38"/>
       <c r="I65" s="37"/>
     </row>
     <row r="66" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A66" s="38">
         <v>2</v>
       </c>
       <c r="B66" s="38" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C66" s="38" t="s">
         <v>184</v>
       </c>
       <c r="D66" s="38" t="s">
+        <v>204</v>
+      </c>
+      <c r="E66" s="39" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="F66" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G66" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H66" s="38"/>
       <c r="I66" s="37"/>
     </row>
     <row r="67" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A67" s="38">
         <v>3</v>
       </c>
       <c r="B67" s="38" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C67" s="38" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="E67" s="39" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="F67" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G67" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="38"/>
       <c r="I67" s="37"/>
     </row>
     <row r="68" spans="1:28" s="2" customFormat="1">
       <c r="A68" s="41"/>
       <c r="B68" s="42" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C68" s="42"/>
       <c r="D68" s="42"/>
       <c r="E68" s="43"/>
       <c r="F68" s="42"/>
       <c r="G68" s="42"/>
       <c r="H68" s="42"/>
       <c r="I68" s="36"/>
     </row>
     <row r="69" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A69" s="38">
         <v>1</v>
       </c>
       <c r="B69" s="38" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C69" s="38" t="s">
         <v>184</v>
       </c>
       <c r="D69" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="E69" s="39" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F69" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G69" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H69" s="38"/>
       <c r="I69" s="37"/>
     </row>
     <row r="70" spans="1:28" customHeight="1" ht="66.05625" s="2" customFormat="1">
       <c r="A70" s="38">
         <v>2</v>
       </c>
       <c r="B70" s="38" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>184</v>
       </c>
       <c r="D70" s="38" t="s">
+        <v>214</v>
+      </c>
+      <c r="E70" s="39" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F70" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G70" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H70" s="38"/>
       <c r="I70" s="37"/>
     </row>
     <row r="71" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A71" s="38">
         <v>3</v>
       </c>
       <c r="B71" s="38" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C71" s="38" t="s">
         <v>184</v>
       </c>
       <c r="D71" s="38" t="s">
+        <v>217</v>
+      </c>
+      <c r="E71" s="39" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F71" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G71" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H71" s="38"/>
       <c r="I71" s="37"/>
     </row>
     <row r="72" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A72" s="38">
         <v>4</v>
       </c>
       <c r="B72" s="38" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C72" s="38" t="s">
         <v>184</v>
       </c>
       <c r="D72" s="38" t="s">
+        <v>220</v>
+      </c>
+      <c r="E72" s="39" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F72" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G72" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="38"/>
       <c r="I72" s="37"/>
     </row>
     <row r="73" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A73" s="38">
         <v>5</v>
       </c>
       <c r="B73" s="38" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C73" s="38" t="s">
         <v>184</v>
       </c>
       <c r="D73" s="38" t="s">
+        <v>223</v>
+      </c>
+      <c r="E73" s="39" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="F73" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G73" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H73" s="38"/>
       <c r="I73" s="37"/>
     </row>
     <row r="74" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A74" s="38">
         <v>6</v>
       </c>
       <c r="B74" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="C74" s="38" t="s">
         <v>226</v>
       </c>
-      <c r="C74" s="38" t="s">
+      <c r="D74" s="38" t="s">
         <v>227</v>
       </c>
-      <c r="D74" s="38" t="s">
+      <c r="E74" s="39" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="F74" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G74" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H74" s="38"/>
       <c r="I74" s="37"/>
     </row>
     <row r="75" spans="1:28" s="2" customFormat="1">
       <c r="A75" s="41"/>
       <c r="B75" s="42" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C75" s="42"/>
       <c r="D75" s="42"/>
       <c r="E75" s="43"/>
       <c r="F75" s="42"/>
       <c r="G75" s="42"/>
       <c r="H75" s="42"/>
       <c r="I75" s="36"/>
     </row>
     <row r="76" spans="1:28" customHeight="1" ht="64.63125" s="2" customFormat="1">
       <c r="A76" s="38">
         <v>1</v>
       </c>
       <c r="B76" s="38" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C76" s="38" t="s">
         <v>180</v>
       </c>
       <c r="D76" s="38" t="s">
+        <v>231</v>
+      </c>
+      <c r="E76" s="39" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="F76" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G76" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H76" s="38"/>
       <c r="I76" s="37"/>
     </row>
     <row r="77" spans="1:28" customHeight="1" ht="66.05625" s="2" customFormat="1">
       <c r="A77" s="38">
         <v>2</v>
       </c>
       <c r="B77" s="38" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C77" s="38" t="s">
         <v>180</v>
       </c>
       <c r="D77" s="38" t="s">
+        <v>234</v>
+      </c>
+      <c r="E77" s="39" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="F77" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G77" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H77" s="38"/>
       <c r="I77" s="37"/>
     </row>
     <row r="78" spans="1:28" s="2" customFormat="1">
       <c r="A78" s="41"/>
       <c r="B78" s="42" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C78" s="42"/>
       <c r="D78" s="42"/>
       <c r="E78" s="43"/>
       <c r="F78" s="42"/>
       <c r="G78" s="42"/>
       <c r="H78" s="42"/>
       <c r="I78" s="36"/>
     </row>
     <row r="79" spans="1:28" customHeight="1" ht="65.7" s="2" customFormat="1">
       <c r="A79" s="38">
         <v>1</v>
       </c>
       <c r="B79" s="38" t="s">
+        <v>237</v>
+      </c>
+      <c r="C79" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D79" s="38" t="s">
         <v>238</v>
       </c>
-      <c r="C79" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="38" t="s">
+      <c r="E79" s="39" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F79" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G79" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H79" s="38"/>
       <c r="I79" s="37"/>
     </row>
     <row r="80" spans="1:28" customHeight="1" ht="65.7" s="2" customFormat="1">
       <c r="A80" s="38">
         <v>2</v>
       </c>
       <c r="B80" s="38" t="s">
+        <v>240</v>
+      </c>
+      <c r="C80" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D80" s="38" t="s">
         <v>241</v>
       </c>
-      <c r="C80" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="38" t="s">
+      <c r="E80" s="39" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F80" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G80" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H80" s="38"/>
       <c r="I80" s="37"/>
     </row>
     <row r="81" spans="1:28" customHeight="1" ht="65.7" s="2" customFormat="1">
       <c r="A81" s="38">
         <v>3</v>
       </c>
       <c r="B81" s="38" t="s">
+        <v>243</v>
+      </c>
+      <c r="C81" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D81" s="38" t="s">
         <v>244</v>
       </c>
-      <c r="C81" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="38" t="s">
+      <c r="E81" s="39" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F81" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G81" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="38"/>
       <c r="I81" s="37"/>
     </row>
     <row r="82" spans="1:28" customHeight="1" ht="65.7" s="2" customFormat="1">
       <c r="A82" s="38">
         <v>4</v>
       </c>
       <c r="B82" s="38" t="s">
+        <v>246</v>
+      </c>
+      <c r="C82" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D82" s="38" t="s">
         <v>247</v>
       </c>
-      <c r="C82" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="38" t="s">
+      <c r="E82" s="39" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F82" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G82" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="38"/>
       <c r="I82" s="37"/>
     </row>
     <row r="83" spans="1:28" customHeight="1" ht="65.7" s="2" customFormat="1">
       <c r="A83" s="38">
         <v>5</v>
       </c>
       <c r="B83" s="38" t="s">
+        <v>249</v>
+      </c>
+      <c r="C83" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D83" s="38" t="s">
         <v>250</v>
       </c>
-      <c r="C83" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="38" t="s">
+      <c r="E83" s="39" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F83" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G83" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H83" s="38"/>
       <c r="I83" s="37"/>
     </row>
     <row r="84" spans="1:28" customHeight="1" ht="65.7" s="2" customFormat="1">
       <c r="A84" s="38">
         <v>6</v>
       </c>
       <c r="B84" s="38" t="s">
+        <v>252</v>
+      </c>
+      <c r="C84" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D84" s="38" t="s">
         <v>253</v>
       </c>
-      <c r="C84" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="38" t="s">
+      <c r="E84" s="39" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="F84" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G84" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="38"/>
       <c r="I84" s="37"/>
     </row>
     <row r="85" spans="1:28" s="2" customFormat="1">
       <c r="A85" s="41"/>
       <c r="B85" s="42" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C85" s="42"/>
       <c r="D85" s="42"/>
       <c r="E85" s="43"/>
       <c r="F85" s="42"/>
       <c r="G85" s="42"/>
       <c r="H85" s="42"/>
       <c r="I85" s="36"/>
     </row>
     <row r="86" spans="1:28" customHeight="1" ht="70.6875" s="2" customFormat="1">
       <c r="A86" s="38">
         <v>1</v>
       </c>
       <c r="B86" s="38" t="s">
+        <v>256</v>
+      </c>
+      <c r="C86" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D86" s="38" t="s">
         <v>257</v>
       </c>
-      <c r="C86" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="38" t="s">
+      <c r="E86" s="39" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F86" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G86" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H86" s="38"/>
       <c r="I86" s="37"/>
     </row>
     <row r="87" spans="1:28" customHeight="1" ht="73.5375" s="2" customFormat="1">
       <c r="A87" s="38">
         <v>2</v>
       </c>
       <c r="B87" s="38" t="s">
+        <v>259</v>
+      </c>
+      <c r="C87" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D87" s="38" t="s">
         <v>260</v>
       </c>
-      <c r="C87" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="38" t="s">
+      <c r="E87" s="39" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F87" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G87" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="38"/>
       <c r="I87" s="37"/>
     </row>
     <row r="88" spans="1:28" customHeight="1" ht="70.6875" s="2" customFormat="1">
       <c r="A88" s="38">
         <v>3</v>
       </c>
       <c r="B88" s="38" t="s">
+        <v>262</v>
+      </c>
+      <c r="C88" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D88" s="38" t="s">
         <v>263</v>
       </c>
-      <c r="C88" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="38" t="s">
+      <c r="E88" s="39" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="F88" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G88" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H88" s="38"/>
       <c r="I88" s="37"/>
     </row>
     <row r="89" spans="1:28" customHeight="1" ht="71.04375" s="2" customFormat="1">
       <c r="A89" s="38">
         <v>4</v>
       </c>
       <c r="B89" s="38" t="s">
+        <v>265</v>
+      </c>
+      <c r="C89" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D89" s="38" t="s">
         <v>266</v>
       </c>
-      <c r="C89" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="38" t="s">
+      <c r="E89" s="39" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F89" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G89" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H89" s="38"/>
       <c r="I89" s="37"/>
     </row>
     <row r="90" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A90" s="38">
         <v>5</v>
       </c>
       <c r="B90" s="38" t="s">
+        <v>268</v>
+      </c>
+      <c r="C90" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="D90" s="38" t="s">
         <v>269</v>
       </c>
-      <c r="C90" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="38" t="s">
+      <c r="E90" s="39" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F90" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G90" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H90" s="38"/>
       <c r="I90" s="37"/>
     </row>
     <row r="91" spans="1:28" customHeight="1" ht="70.33125" s="2" customFormat="1">
       <c r="A91" s="38">
         <v>6</v>
       </c>
       <c r="B91" s="38" t="s">
+        <v>271</v>
+      </c>
+      <c r="C91" s="38" t="s">
         <v>272</v>
       </c>
-      <c r="C91" s="38" t="s">
+      <c r="D91" s="38" t="s">
         <v>273</v>
       </c>
-      <c r="D91" s="38" t="s">
+      <c r="E91" s="39" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="F91" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G91" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H91" s="38"/>
       <c r="I91" s="37"/>
     </row>
     <row r="92" spans="1:28" customHeight="1" ht="70.33125" s="2" customFormat="1">
       <c r="A92" s="38">
         <v>7</v>
       </c>
       <c r="B92" s="38" t="s">
+        <v>275</v>
+      </c>
+      <c r="C92" s="38" t="s">
+        <v>272</v>
+      </c>
+      <c r="D92" s="38" t="s">
         <v>276</v>
       </c>
-      <c r="C92" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="38" t="s">
+      <c r="E92" s="39" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="F92" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H92" s="38"/>
       <c r="I92" s="37"/>
     </row>
     <row r="93" spans="1:28" customHeight="1" ht="70.33125" s="2" customFormat="1">
       <c r="A93" s="38">
         <v>8</v>
       </c>
       <c r="B93" s="38" t="s">
+        <v>278</v>
+      </c>
+      <c r="C93" s="38" t="s">
+        <v>272</v>
+      </c>
+      <c r="D93" s="38" t="s">
         <v>279</v>
       </c>
-      <c r="C93" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="38" t="s">
+      <c r="E93" s="39" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="F93" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G93" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="38"/>
       <c r="I93" s="37"/>
     </row>
     <row r="94" spans="1:28" customHeight="1" ht="73.89375" s="2" customFormat="1">
       <c r="A94" s="38">
         <v>9</v>
       </c>
       <c r="B94" s="38" t="s">
+        <v>281</v>
+      </c>
+      <c r="C94" s="38" t="s">
+        <v>272</v>
+      </c>
+      <c r="D94" s="38" t="s">
         <v>282</v>
       </c>
-      <c r="C94" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="38" t="s">
+      <c r="E94" s="39" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F94" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G94" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H94" s="38"/>
       <c r="I94" s="37"/>
     </row>
     <row r="95" spans="1:28" s="2" customFormat="1">
       <c r="A95" s="41"/>
       <c r="B95" s="42" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C95" s="42"/>
       <c r="D95" s="42"/>
       <c r="E95" s="43"/>
       <c r="F95" s="42"/>
       <c r="G95" s="42"/>
       <c r="H95" s="42"/>
       <c r="I95" s="36"/>
     </row>
     <row r="96" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A96" s="44">
         <v>1</v>
       </c>
       <c r="B96" s="44" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C96" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D96" s="44" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="E96" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F96" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G96" s="46" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H96" s="44"/>
       <c r="I96" s="47"/>
     </row>
     <row r="97" spans="1:28" customHeight="1" ht="69.975" s="2" customFormat="1">
       <c r="A97" s="44">
         <v>2</v>
       </c>
       <c r="B97" s="44" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C97" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D97" s="44" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="E97" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F97" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G97" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H97" s="44"/>
       <c r="I97" s="47"/>
     </row>
     <row r="98" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A98" s="44">
         <v>3</v>
       </c>
       <c r="B98" s="44" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C98" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D98" s="44" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="E98" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F98" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G98" s="46" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H98" s="44"/>
       <c r="I98" s="47"/>
     </row>
     <row r="99" spans="1:28" customHeight="1" ht="72.1125" s="2" customFormat="1">
       <c r="A99" s="44">
         <v>4</v>
       </c>
       <c r="B99" s="44" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C99" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D99" s="44" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E99" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F99" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G99" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H99" s="44"/>
       <c r="I99" s="47"/>
     </row>
     <row r="100" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A100" s="44">
         <v>5</v>
       </c>
       <c r="B100" s="44" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C100" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D100" s="44" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E100" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F100" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G100" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H100" s="44"/>
       <c r="I100" s="47"/>
     </row>
     <row r="101" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A101" s="44">
         <v>6</v>
       </c>
       <c r="B101" s="44" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C101" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D101" s="44" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F101" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G101" s="46" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H101" s="44"/>
       <c r="I101" s="47"/>
     </row>
     <row r="102" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A102" s="44">
         <v>7</v>
       </c>
       <c r="B102" s="44" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C102" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D102" s="44" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E102" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F102" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G102" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H102" s="44"/>
       <c r="I102" s="47"/>
     </row>
     <row r="103" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A103" s="44">
         <v>8</v>
       </c>
       <c r="B103" s="44" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C103" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D103" s="44" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="E103" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F103" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G103" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H103" s="44"/>
       <c r="I103" s="47"/>
     </row>
     <row r="104" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A104" s="44">
         <v>9</v>
       </c>
       <c r="B104" s="44" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C104" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D104" s="44" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="E104" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F104" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G104" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H104" s="44"/>
       <c r="I104" s="47"/>
     </row>
     <row r="105" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A105" s="44">
         <v>10</v>
       </c>
       <c r="B105" s="44" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C105" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D105" s="44" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="E105" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F105" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G105" s="46" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H105" s="44"/>
       <c r="I105" s="47"/>
     </row>
     <row r="106" spans="1:28" customHeight="1" ht="66.76875" s="2" customFormat="1">
       <c r="A106" s="44">
         <v>11</v>
       </c>
       <c r="B106" s="44" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C106" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D106" s="44" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E106" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F106" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G106" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H106" s="44"/>
       <c r="I106" s="47"/>
     </row>
     <row r="107" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A107" s="44">
         <v>12</v>
       </c>
       <c r="B107" s="44" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C107" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D107" s="44" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="E107" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F107" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G107" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H107" s="44"/>
       <c r="I107" s="47"/>
     </row>
     <row r="108" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A108" s="44">
         <v>13</v>
       </c>
       <c r="B108" s="44" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C108" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D108" s="44" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E108" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F108" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G108" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H108" s="44"/>
       <c r="I108" s="47"/>
     </row>
     <row r="109" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A109" s="44">
         <v>14</v>
       </c>
       <c r="B109" s="44" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C109" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D109" s="44" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="E109" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F109" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G109" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H109" s="44"/>
       <c r="I109" s="47"/>
     </row>
     <row r="110" spans="1:28" customHeight="1" ht="67.48125" s="2" customFormat="1">
       <c r="A110" s="44">
         <v>15</v>
       </c>
       <c r="B110" s="44" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C110" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D110" s="44" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E110" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F110" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G110" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H110" s="44"/>
       <c r="I110" s="47"/>
     </row>
     <row r="111" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A111" s="44">
         <v>16</v>
       </c>
       <c r="B111" s="44" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C111" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D111" s="44" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="E111" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F111" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G111" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H111" s="44"/>
       <c r="I111" s="47"/>
     </row>
     <row r="112" spans="1:28" customHeight="1" ht="73.89375" s="2" customFormat="1">
       <c r="A112" s="44">
         <v>17</v>
       </c>
       <c r="B112" s="44" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C112" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D112" s="44" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="E112" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F112" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G112" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H112" s="44"/>
       <c r="I112" s="47"/>
     </row>
     <row r="113" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A113" s="44">
         <v>18</v>
       </c>
       <c r="B113" s="44" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C113" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D113" s="44" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="E113" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F113" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G113" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H113" s="44"/>
       <c r="I113" s="47"/>
     </row>
     <row r="114" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A114" s="44">
         <v>19</v>
       </c>
       <c r="B114" s="44" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C114" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D114" s="44" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="E114" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F114" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G114" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H114" s="44"/>
       <c r="I114" s="47"/>
     </row>
     <row r="115" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A115" s="44">
         <v>20</v>
       </c>
       <c r="B115" s="44" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C115" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D115" s="44" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="E115" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F115" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G115" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H115" s="44"/>
       <c r="I115" s="47"/>
     </row>
     <row r="116" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A116" s="44">
         <v>21</v>
       </c>
       <c r="B116" s="44" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C116" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D116" s="44" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E116" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F116" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G116" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H116" s="44"/>
       <c r="I116" s="47"/>
     </row>
     <row r="117" spans="1:28" s="2" customFormat="1">
       <c r="A117" s="48"/>
       <c r="B117" s="49" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C117" s="49"/>
       <c r="D117" s="49"/>
       <c r="E117" s="50"/>
       <c r="F117" s="49"/>
       <c r="G117" s="49"/>
       <c r="H117" s="49"/>
       <c r="I117" s="35"/>
     </row>
     <row r="118" spans="1:28" s="2" customFormat="1">
       <c r="A118" s="41"/>
       <c r="B118" s="42" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C118" s="42"/>
       <c r="D118" s="42"/>
       <c r="E118" s="43"/>
       <c r="F118" s="42"/>
       <c r="G118" s="42"/>
       <c r="H118" s="42"/>
       <c r="I118" s="36"/>
     </row>
     <row r="119" spans="1:28" customHeight="1" ht="53.23125" s="2" customFormat="1">
       <c r="A119" s="38">
         <v>1</v>
       </c>
       <c r="B119" s="38" t="s">
+        <v>330</v>
+      </c>
+      <c r="C119" s="38" t="s">
         <v>331</v>
       </c>
-      <c r="C119" s="38" t="s">
+      <c r="D119" s="38" t="s">
         <v>332</v>
       </c>
-      <c r="D119" s="38" t="s">
+      <c r="E119" s="39" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F119" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G119" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H119" s="38"/>
       <c r="I119" s="37"/>
     </row>
     <row r="120" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A120" s="38">
         <v>2</v>
       </c>
       <c r="B120" s="38" t="s">
+        <v>334</v>
+      </c>
+      <c r="C120" s="38" t="s">
         <v>335</v>
       </c>
-      <c r="C120" s="38" t="s">
+      <c r="D120" s="38" t="s">
         <v>336</v>
       </c>
-      <c r="D120" s="38" t="s">
+      <c r="E120" s="39" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F120" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G120" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H120" s="38"/>
       <c r="I120" s="37"/>
     </row>
     <row r="121" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A121" s="38">
         <v>3</v>
       </c>
       <c r="B121" s="38" t="s">
+        <v>338</v>
+      </c>
+      <c r="C121" s="38" t="s">
+        <v>335</v>
+      </c>
+      <c r="D121" s="38" t="s">
         <v>339</v>
       </c>
-      <c r="C121" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D121" s="38" t="s">
+      <c r="E121" s="39" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="F121" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G121" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H121" s="38"/>
       <c r="I121" s="37"/>
     </row>
     <row r="122" spans="1:28" s="2" customFormat="1">
       <c r="A122" s="41"/>
       <c r="B122" s="42" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C122" s="42"/>
       <c r="D122" s="42"/>
       <c r="E122" s="43"/>
       <c r="F122" s="42"/>
       <c r="G122" s="42"/>
       <c r="H122" s="42"/>
       <c r="I122" s="36"/>
     </row>
     <row r="123" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A123" s="44">
         <v>1</v>
       </c>
       <c r="B123" s="44" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C123" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D123" s="44" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="E123" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F123" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G123" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H123" s="44"/>
       <c r="I123" s="47"/>
     </row>
     <row r="124" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A124" s="44">
         <v>2</v>
       </c>
       <c r="B124" s="44" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C124" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D124" s="44" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="E124" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F124" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G124" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H124" s="44"/>
       <c r="I124" s="47"/>
     </row>
     <row r="125" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A125" s="44">
         <v>3</v>
       </c>
       <c r="B125" s="44" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C125" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D125" s="44" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="E125" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F125" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G125" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H125" s="44"/>
       <c r="I125" s="47"/>
     </row>
     <row r="126" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A126" s="44">
         <v>4</v>
       </c>
       <c r="B126" s="44" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C126" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D126" s="44" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="E126" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F126" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G126" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H126" s="44"/>
       <c r="I126" s="47"/>
     </row>
     <row r="127" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A127" s="44">
         <v>5</v>
       </c>
       <c r="B127" s="44" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C127" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D127" s="44" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E127" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F127" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G127" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H127" s="44"/>
       <c r="I127" s="47"/>
     </row>
     <row r="128" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A128" s="44">
         <v>6</v>
       </c>
       <c r="B128" s="44" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C128" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D128" s="44" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="E128" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F128" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G128" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H128" s="44"/>
       <c r="I128" s="47"/>
     </row>
     <row r="129" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A129" s="44">
         <v>7</v>
       </c>
       <c r="B129" s="44" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C129" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D129" s="44" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="E129" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F129" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G129" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H129" s="44"/>
       <c r="I129" s="47"/>
     </row>
     <row r="130" spans="1:28" s="2" customFormat="1">
       <c r="A130" s="48"/>
       <c r="B130" s="49" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C130" s="49"/>
       <c r="D130" s="49"/>
       <c r="E130" s="50"/>
       <c r="F130" s="49"/>
       <c r="G130" s="49"/>
       <c r="H130" s="49"/>
       <c r="I130" s="35"/>
     </row>
     <row r="131" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A131" s="38">
         <v>1</v>
       </c>
       <c r="B131" s="38" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C131" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D131" s="38" t="s">
+        <v>358</v>
+      </c>
+      <c r="E131" s="39" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F131" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G131" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H131" s="38"/>
       <c r="I131" s="37"/>
     </row>
     <row r="132" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A132" s="44">
         <v>2</v>
       </c>
       <c r="B132" s="44" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C132" s="44" t="s">
         <v>107</v>
       </c>
       <c r="D132" s="44" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="E132" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F132" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G132" s="46" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H132" s="44"/>
       <c r="I132" s="47"/>
     </row>
     <row r="133" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A133" s="38">
         <v>3</v>
       </c>
       <c r="B133" s="38" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C133" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D133" s="38" t="s">
+        <v>363</v>
+      </c>
+      <c r="E133" s="39" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F133" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G133" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H133" s="38"/>
       <c r="I133" s="37"/>
     </row>
     <row r="134" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A134" s="38">
         <v>4</v>
       </c>
       <c r="B134" s="38" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C134" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D134" s="38" t="s">
+        <v>366</v>
+      </c>
+      <c r="E134" s="39" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F134" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G134" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H134" s="38"/>
       <c r="I134" s="37"/>
     </row>
     <row r="135" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A135" s="44">
         <v>5</v>
       </c>
       <c r="B135" s="44" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C135" s="44" t="s">
         <v>107</v>
       </c>
       <c r="D135" s="44" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="E135" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F135" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G135" s="46" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H135" s="44"/>
       <c r="I135" s="47"/>
     </row>
     <row r="136" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A136" s="38">
         <v>6</v>
       </c>
       <c r="B136" s="38" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C136" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D136" s="38" t="s">
+        <v>371</v>
+      </c>
+      <c r="E136" s="39" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="F136" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G136" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H136" s="38"/>
       <c r="I136" s="37"/>
     </row>
     <row r="137" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A137" s="38">
         <v>7</v>
       </c>
       <c r="B137" s="38" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C137" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D137" s="38" t="s">
+        <v>374</v>
+      </c>
+      <c r="E137" s="39" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="F137" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G137" s="40" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="H137" s="38"/>
       <c r="I137" s="37"/>
     </row>
     <row r="138" spans="1:28" s="2" customFormat="1">
       <c r="A138" s="48"/>
       <c r="B138" s="49" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C138" s="49"/>
       <c r="D138" s="49"/>
       <c r="E138" s="50"/>
       <c r="F138" s="49"/>
       <c r="G138" s="49"/>
       <c r="H138" s="49"/>
       <c r="I138" s="35"/>
     </row>
     <row r="139" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A139" s="38">
         <v>1</v>
       </c>
       <c r="B139" s="38" t="s">
+        <v>377</v>
+      </c>
+      <c r="C139" s="38" t="s">
         <v>378</v>
       </c>
-      <c r="C139" s="38" t="s">
+      <c r="D139" s="38" t="s">
         <v>379</v>
       </c>
-      <c r="D139" s="38" t="s">
+      <c r="E139" s="39" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F139" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G139" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="38"/>
       <c r="I139" s="37"/>
     </row>
     <row r="140" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A140" s="38">
         <v>2</v>
       </c>
       <c r="B140" s="38" t="s">
+        <v>381</v>
+      </c>
+      <c r="C140" s="38" t="s">
+        <v>378</v>
+      </c>
+      <c r="D140" s="38" t="s">
         <v>382</v>
       </c>
-      <c r="C140" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="38" t="s">
+      <c r="E140" s="39" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F140" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G140" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H140" s="38"/>
       <c r="I140" s="37"/>
     </row>
     <row r="141" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A141" s="38">
         <v>3</v>
       </c>
       <c r="B141" s="38" t="s">
+        <v>384</v>
+      </c>
+      <c r="C141" s="38" t="s">
+        <v>378</v>
+      </c>
+      <c r="D141" s="38" t="s">
         <v>385</v>
       </c>
-      <c r="C141" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D141" s="38" t="s">
+      <c r="E141" s="39" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F141" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G141" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H141" s="38"/>
       <c r="I141" s="37"/>
     </row>
     <row r="142" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A142" s="38">
         <v>4</v>
       </c>
       <c r="B142" s="38" t="s">
+        <v>387</v>
+      </c>
+      <c r="C142" s="38" t="s">
+        <v>378</v>
+      </c>
+      <c r="D142" s="38" t="s">
         <v>388</v>
       </c>
-      <c r="C142" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="38" t="s">
+      <c r="E142" s="39" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F142" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G142" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H142" s="38"/>
       <c r="I142" s="37"/>
     </row>
     <row r="143" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A143" s="38">
         <v>5</v>
       </c>
       <c r="B143" s="38" t="s">
+        <v>390</v>
+      </c>
+      <c r="C143" s="38" t="s">
+        <v>378</v>
+      </c>
+      <c r="D143" s="38" t="s">
         <v>391</v>
       </c>
-      <c r="C143" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="38" t="s">
+      <c r="E143" s="39" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="F143" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G143" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H143" s="38"/>
       <c r="I143" s="37"/>
     </row>
     <row r="144" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A144" s="38">
         <v>6</v>
       </c>
       <c r="B144" s="38" t="s">
+        <v>393</v>
+      </c>
+      <c r="C144" s="38" t="s">
+        <v>378</v>
+      </c>
+      <c r="D144" s="38" t="s">
         <v>394</v>
       </c>
-      <c r="C144" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D144" s="38" t="s">
+      <c r="E144" s="39" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="F144" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G144" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H144" s="38"/>
       <c r="I144" s="37"/>
     </row>
     <row r="145" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A145" s="38">
         <v>7</v>
       </c>
       <c r="B145" s="38" t="s">
+        <v>396</v>
+      </c>
+      <c r="C145" s="38" t="s">
+        <v>378</v>
+      </c>
+      <c r="D145" s="38" t="s">
         <v>397</v>
       </c>
-      <c r="C145" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="38" t="s">
+      <c r="E145" s="39" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="F145" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G145" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H145" s="38"/>
       <c r="I145" s="37"/>
     </row>
     <row r="146" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A146" s="38">
         <v>8</v>
       </c>
       <c r="B146" s="38" t="s">
+        <v>399</v>
+      </c>
+      <c r="C146" s="38" t="s">
+        <v>378</v>
+      </c>
+      <c r="D146" s="38" t="s">
         <v>400</v>
       </c>
-      <c r="C146" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D146" s="38" t="s">
+      <c r="E146" s="39" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="F146" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G146" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H146" s="38"/>
       <c r="I146" s="37"/>
     </row>
     <row r="147" spans="1:28" s="2" customFormat="1">
       <c r="A147" s="48"/>
       <c r="B147" s="49" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C147" s="49"/>
       <c r="D147" s="49"/>
       <c r="E147" s="50"/>
       <c r="F147" s="49"/>
       <c r="G147" s="49"/>
       <c r="H147" s="49"/>
       <c r="I147" s="35"/>
     </row>
     <row r="148" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A148" s="38">
         <v>1</v>
       </c>
       <c r="B148" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="C148" s="38" t="s">
         <v>404</v>
       </c>
-      <c r="C148" s="38" t="s">
+      <c r="D148" s="38" t="s">
         <v>405</v>
       </c>
-      <c r="D148" s="38" t="s">
+      <c r="E148" s="39" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F148" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G148" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H148" s="38"/>
       <c r="I148" s="37"/>
     </row>
     <row r="149" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A149" s="38">
         <v>2</v>
       </c>
       <c r="B149" s="38" t="s">
+        <v>407</v>
+      </c>
+      <c r="C149" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D149" s="38" t="s">
         <v>408</v>
       </c>
-      <c r="C149" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D149" s="38" t="s">
+      <c r="E149" s="39" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="F149" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G149" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H149" s="38"/>
       <c r="I149" s="37"/>
     </row>
     <row r="150" spans="1:28" s="2" customFormat="1">
       <c r="A150" s="48"/>
       <c r="B150" s="49" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C150" s="49"/>
       <c r="D150" s="49"/>
       <c r="E150" s="50"/>
       <c r="F150" s="49"/>
       <c r="G150" s="49"/>
       <c r="H150" s="49"/>
       <c r="I150" s="35"/>
     </row>
     <row r="151" spans="1:28" customHeight="1" ht="20" s="2" customFormat="1">
       <c r="A151" s="38">
         <v>1</v>
       </c>
       <c r="B151" s="38" t="s">
+        <v>411</v>
+      </c>
+      <c r="C151" s="38" t="s">
         <v>412</v>
       </c>
-      <c r="C151" s="38" t="s">
+      <c r="D151" s="38" t="s">
         <v>413</v>
       </c>
-      <c r="D151" s="38" t="s">
+      <c r="E151" s="39" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F151" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G151" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H151" s="38"/>
       <c r="I151" s="37"/>
     </row>
     <row r="152" spans="1:28" customHeight="1" ht="20" s="2" customFormat="1">
       <c r="A152" s="38">
         <v>2</v>
       </c>
       <c r="B152" s="38" t="s">
+        <v>415</v>
+      </c>
+      <c r="C152" s="38" t="s">
+        <v>412</v>
+      </c>
+      <c r="D152" s="38" t="s">
         <v>416</v>
       </c>
-      <c r="C152" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D152" s="38" t="s">
+      <c r="E152" s="39" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F152" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G152" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H152" s="38"/>
       <c r="I152" s="37"/>
     </row>
     <row r="153" spans="1:28" s="2" customFormat="1">
       <c r="A153" s="41"/>
       <c r="B153" s="42" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C153" s="42"/>
       <c r="D153" s="42"/>
       <c r="E153" s="43"/>
       <c r="F153" s="42"/>
       <c r="G153" s="42"/>
       <c r="H153" s="42"/>
       <c r="I153" s="36"/>
     </row>
     <row r="154" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A154" s="44">
         <v>1</v>
       </c>
       <c r="B154" s="44" t="s">
+        <v>419</v>
+      </c>
+      <c r="C154" s="44" t="s">
+        <v>404</v>
+      </c>
+      <c r="D154" s="44" t="s">
         <v>420</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E154" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F154" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G154" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H154" s="44"/>
       <c r="I154" s="47"/>
     </row>
     <row r="155" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A155" s="44">
         <v>2</v>
       </c>
       <c r="B155" s="44" t="s">
+        <v>421</v>
+      </c>
+      <c r="C155" s="44" t="s">
+        <v>404</v>
+      </c>
+      <c r="D155" s="44" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="E155" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F155" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G155" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H155" s="44"/>
       <c r="I155" s="47"/>
     </row>
     <row r="156" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A156" s="44">
         <v>3</v>
       </c>
       <c r="B156" s="44" t="s">
+        <v>423</v>
+      </c>
+      <c r="C156" s="44" t="s">
+        <v>404</v>
+      </c>
+      <c r="D156" s="44" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
       <c r="E156" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F156" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G156" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H156" s="44"/>
       <c r="I156" s="47"/>
     </row>
     <row r="157" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A157" s="44">
         <v>4</v>
       </c>
       <c r="B157" s="44" t="s">
+        <v>425</v>
+      </c>
+      <c r="C157" s="44" t="s">
+        <v>404</v>
+      </c>
+      <c r="D157" s="44" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
       <c r="E157" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F157" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G157" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H157" s="44"/>
       <c r="I157" s="47"/>
     </row>
     <row r="158" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A158" s="44">
         <v>5</v>
       </c>
       <c r="B158" s="44" t="s">
+        <v>427</v>
+      </c>
+      <c r="C158" s="44" t="s">
+        <v>404</v>
+      </c>
+      <c r="D158" s="44" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
       <c r="E158" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F158" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G158" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H158" s="44"/>
       <c r="I158" s="47"/>
     </row>
     <row r="159" spans="1:28" s="2" customFormat="1">
       <c r="A159" s="41"/>
       <c r="B159" s="42" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="C159" s="42"/>
       <c r="D159" s="42"/>
       <c r="E159" s="43"/>
       <c r="F159" s="42"/>
       <c r="G159" s="42"/>
       <c r="H159" s="42"/>
       <c r="I159" s="36"/>
     </row>
     <row r="160" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A160" s="38">
         <v>1</v>
       </c>
       <c r="B160" s="38" t="s">
+        <v>430</v>
+      </c>
+      <c r="C160" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D160" s="38" t="s">
         <v>431</v>
       </c>
-      <c r="C160" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E160" s="39" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F160" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G160" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H160" s="38"/>
       <c r="I160" s="37"/>
     </row>
     <row r="161" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A161" s="38">
         <v>2</v>
       </c>
       <c r="B161" s="38" t="s">
+        <v>432</v>
+      </c>
+      <c r="C161" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D161" s="38" t="s">
         <v>433</v>
       </c>
-      <c r="C161" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E161" s="39" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F161" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G161" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H161" s="38"/>
       <c r="I161" s="37"/>
     </row>
     <row r="162" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A162" s="38">
         <v>3</v>
       </c>
       <c r="B162" s="38" t="s">
+        <v>434</v>
+      </c>
+      <c r="C162" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D162" s="38" t="s">
         <v>435</v>
       </c>
-      <c r="C162" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E162" s="39" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F162" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G162" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H162" s="38"/>
       <c r="I162" s="37"/>
     </row>
     <row r="163" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A163" s="38">
         <v>4</v>
       </c>
       <c r="B163" s="38" t="s">
+        <v>436</v>
+      </c>
+      <c r="C163" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D163" s="38" t="s">
         <v>437</v>
       </c>
-      <c r="C163" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E163" s="39" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F163" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G163" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H163" s="38"/>
       <c r="I163" s="37"/>
     </row>
     <row r="164" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A164" s="38">
         <v>5</v>
       </c>
       <c r="B164" s="38" t="s">
+        <v>438</v>
+      </c>
+      <c r="C164" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D164" s="38" t="s">
         <v>439</v>
       </c>
-      <c r="C164" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E164" s="39" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F164" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G164" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H164" s="38"/>
       <c r="I164" s="37"/>
     </row>
     <row r="165" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A165" s="38">
         <v>6</v>
       </c>
       <c r="B165" s="38" t="s">
+        <v>440</v>
+      </c>
+      <c r="C165" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D165" s="38" t="s">
         <v>441</v>
       </c>
-      <c r="C165" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E165" s="39" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F165" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G165" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H165" s="38"/>
       <c r="I165" s="37"/>
     </row>
     <row r="166" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A166" s="38">
         <v>7</v>
       </c>
       <c r="B166" s="38" t="s">
+        <v>442</v>
+      </c>
+      <c r="C166" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D166" s="38" t="s">
         <v>443</v>
       </c>
-      <c r="C166" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E166" s="39" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F166" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G166" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H166" s="38"/>
       <c r="I166" s="37"/>
     </row>
     <row r="167" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A167" s="38">
         <v>8</v>
       </c>
       <c r="B167" s="38" t="s">
+        <v>444</v>
+      </c>
+      <c r="C167" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D167" s="38" t="s">
         <v>445</v>
       </c>
-      <c r="C167" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E167" s="39" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F167" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G167" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H167" s="38"/>
       <c r="I167" s="37"/>
     </row>
     <row r="168" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A168" s="38">
         <v>9</v>
       </c>
       <c r="B168" s="38" t="s">
+        <v>446</v>
+      </c>
+      <c r="C168" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D168" s="38" t="s">
         <v>447</v>
       </c>
-      <c r="C168" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E168" s="39" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F168" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G168" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H168" s="38"/>
       <c r="I168" s="37"/>
     </row>
     <row r="169" spans="1:28" s="2" customFormat="1">
       <c r="A169" s="48"/>
       <c r="B169" s="49" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C169" s="49"/>
       <c r="D169" s="49"/>
       <c r="E169" s="50"/>
       <c r="F169" s="49"/>
       <c r="G169" s="49"/>
       <c r="H169" s="49"/>
       <c r="I169" s="35"/>
     </row>
     <row r="170" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A170" s="44">
         <v>1</v>
       </c>
       <c r="B170" s="44" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="C170" s="44" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D170" s="44"/>
       <c r="E170" s="45" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F170" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G170" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H170" s="44"/>
       <c r="I170" s="47" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="171" spans="1:28" customHeight="1" ht="42.9" s="2" customFormat="1">
       <c r="A171" s="44">
         <v>2</v>
       </c>
       <c r="B171" s="44" t="s">
+        <v>451</v>
+      </c>
+      <c r="C171" s="44" t="s">
+        <v>404</v>
+      </c>
+      <c r="D171" s="44" t="s">
         <v>452</v>
       </c>
-      <c r="C171" s="44" t="s">
-[...2 lines deleted...]
-      <c r="D171" s="44" t="s">
+      <c r="E171" s="45" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="F171" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G171" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H171" s="44"/>
       <c r="I171" s="47"/>
     </row>
     <row r="172" spans="1:28" s="2" customFormat="1">
       <c r="I172" s="3"/>
     </row>
     <row r="173" spans="1:28" s="2" customFormat="1">
       <c r="I173" s="3"/>
     </row>
     <row r="174" spans="1:28" s="2" customFormat="1">
       <c r="I174" s="3"/>
     </row>
     <row r="175" spans="1:28" s="2" customFormat="1">
       <c r="I175" s="3"/>
     </row>
     <row r="176" spans="1:28" s="2" customFormat="1">
       <c r="I176" s="3"/>
     </row>