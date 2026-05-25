--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -24,88 +24,88 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Z_5FB49946_0718_11D4_8E12_00805FC5CA93_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_9603F171_06DE_11D4_A50C_006008C61068_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_A2829361_0A17_11D4_A4E3_0020AF197D5A_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.FilterData" localSheetId="0">'Каталог'!$B$5:$B$5</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.PrintTitles" localSheetId="0">Каталог!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Каталог'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
   <si>
     <t>Климатическое оборудование</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 03 апреля 2026 17:00</t>
+    <t>Прайс-лист действителен на 25 мая 2026 06:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -767,78 +767,78 @@
   <si>
     <t>ВКГ 6Е 500</t>
   </si>
   <si>
     <t>16 383 000,00</t>
   </si>
   <si>
     <t>Вентилятор крышный ВКГ 4Е 355 центробеж.</t>
   </si>
   <si>
     <t>ВКГ 4Е 355</t>
   </si>
   <si>
     <t>8 225 000,00</t>
   </si>
   <si>
     <t>Вентиляторы пром- типа ТТ</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-100 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-100</t>
   </si>
   <si>
-    <t>922 000,00</t>
+    <t>934 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-125 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-125</t>
   </si>
   <si>
-    <t>1 113 000,00</t>
+    <t>1 127 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-150 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-150</t>
   </si>
   <si>
-    <t>1 754 000,00</t>
+    <t>1 776 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-200 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-200</t>
   </si>
   <si>
-    <t>2 958 000,00</t>
+    <t>2 996 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-250 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-250</t>
   </si>
   <si>
     <t>5 036 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-315 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-315</t>
   </si>
   <si>
     <t>7 498 000,00</t>
   </si>
   <si>
     <t>Вентиляторы пром центробежные</t>
   </si>
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-2525-4M 3/4 3V</t>
   </si>
@@ -860,53 +860,50 @@
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-2828-6M 1/3 3V</t>
   </si>
   <si>
     <t>CBD-2828-6M</t>
   </si>
   <si>
     <t>3 960 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-3333-6M 1 3V</t>
   </si>
   <si>
     <t>CBD-3333-6M</t>
   </si>
   <si>
     <t>7 148 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР 280-46 №2,5 0,75кВт</t>
   </si>
   <si>
     <t>ВР 280-46 №2,5</t>
   </si>
   <si>
-    <t>3 779 000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Вентилятор центробежный ВР-300-45 5-4/1000</t>
   </si>
   <si>
     <t>НЗВЗ</t>
   </si>
   <si>
     <t>ВР-300-45 5-4/1000</t>
   </si>
   <si>
     <t>12 902 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР-300-45 5-5,5/1000</t>
   </si>
   <si>
     <t>ВР-300-45 5-5,5/1000</t>
   </si>
   <si>
     <t>14 927 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР-300-45-2-0,25/1500</t>
   </si>
   <si>
     <t>ВР-300-45-2-0,25/1500</t>
@@ -1061,60 +1058,60 @@
   <si>
     <t>Осушители</t>
   </si>
   <si>
     <t>Осушители канальные McQ-136</t>
   </si>
   <si>
     <t>SIGO</t>
   </si>
   <si>
     <t>McQ-136</t>
   </si>
   <si>
     <t>22 945 000,00</t>
   </si>
   <si>
     <t>Осушитель напольный DanVex DEH-1000p</t>
   </si>
   <si>
     <t>DANVEX</t>
   </si>
   <si>
     <t>DEH-1000p</t>
   </si>
   <si>
-    <t>21 352 000,00</t>
+    <t>21 626 000,00</t>
   </si>
   <si>
     <t>Осушитель напольный DanVex DEH-1700p</t>
   </si>
   <si>
     <t>DEH-1700p</t>
   </si>
   <si>
-    <t>36 240 000,00</t>
+    <t>36 706 000,00</t>
   </si>
   <si>
     <t>Очистители воздуха</t>
   </si>
   <si>
     <t>Очиститель воздуха Babyair</t>
   </si>
   <si>
     <t>Babyair</t>
   </si>
   <si>
     <t>Очиститель воздуха E125</t>
   </si>
   <si>
     <t>E125</t>
   </si>
   <si>
     <t>Очиститель воздуха E60</t>
   </si>
   <si>
     <t>E60</t>
   </si>
   <si>
     <t>Очиститель воздуха E80</t>
   </si>
@@ -1268,60 +1265,60 @@
   <si>
     <t>3 551 000,00</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 80-50/2R</t>
   </si>
   <si>
     <t>VO 80-50/2R</t>
   </si>
   <si>
     <t>4 804 000,00</t>
   </si>
   <si>
     <t>Системы отопления</t>
   </si>
   <si>
     <t>Настенный газовый котел FUTURIA N 125 (UN) -E</t>
   </si>
   <si>
     <t>CUPORI</t>
   </si>
   <si>
     <t xml:space="preserve">0M6OEIXD </t>
   </si>
   <si>
-    <t>80 923 000,00</t>
+    <t>81 911 000,00</t>
   </si>
   <si>
     <t>Настенный газовый котел FUTURIA N 80 (UN) -E</t>
   </si>
   <si>
     <t>0M6OBIXD</t>
   </si>
   <si>
-    <t>67 746 000,00</t>
+    <t>68 617 000,00</t>
   </si>
   <si>
     <t>Части и принадлежности</t>
   </si>
   <si>
     <t>Damper 10" electronic with connection cable</t>
   </si>
   <si>
     <t>MEITAV-TEC</t>
   </si>
   <si>
     <t>DA10/401</t>
   </si>
   <si>
     <t>1 872 000,00</t>
   </si>
   <si>
     <t>Damper 8" electronic with connection cable</t>
   </si>
   <si>
     <t>DA8/401</t>
   </si>
   <si>
     <t>1 647 000,00</t>
   </si>
@@ -11946,1944 +11943,1944 @@
         <v>267</v>
       </c>
       <c r="F89" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G89" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H89" s="38"/>
       <c r="I89" s="37"/>
     </row>
     <row r="90" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A90" s="38">
         <v>5</v>
       </c>
       <c r="B90" s="38" t="s">
         <v>268</v>
       </c>
       <c r="C90" s="38" t="s">
         <v>226</v>
       </c>
       <c r="D90" s="38" t="s">
         <v>269</v>
       </c>
       <c r="E90" s="39" t="s">
-        <v>270</v>
+        <v>76</v>
       </c>
       <c r="F90" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G90" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H90" s="38"/>
       <c r="I90" s="37"/>
     </row>
     <row r="91" spans="1:28" customHeight="1" ht="70.33125" s="2" customFormat="1">
       <c r="A91" s="38">
         <v>6</v>
       </c>
       <c r="B91" s="38" t="s">
+        <v>270</v>
+      </c>
+      <c r="C91" s="38" t="s">
         <v>271</v>
       </c>
-      <c r="C91" s="38" t="s">
+      <c r="D91" s="38" t="s">
         <v>272</v>
       </c>
-      <c r="D91" s="38" t="s">
+      <c r="E91" s="39" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F91" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G91" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H91" s="38"/>
       <c r="I91" s="37"/>
     </row>
     <row r="92" spans="1:28" customHeight="1" ht="70.33125" s="2" customFormat="1">
       <c r="A92" s="38">
         <v>7</v>
       </c>
       <c r="B92" s="38" t="s">
+        <v>274</v>
+      </c>
+      <c r="C92" s="38" t="s">
+        <v>271</v>
+      </c>
+      <c r="D92" s="38" t="s">
         <v>275</v>
       </c>
-      <c r="C92" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="38" t="s">
+      <c r="E92" s="39" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F92" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H92" s="38"/>
       <c r="I92" s="37"/>
     </row>
     <row r="93" spans="1:28" customHeight="1" ht="70.33125" s="2" customFormat="1">
       <c r="A93" s="38">
         <v>8</v>
       </c>
       <c r="B93" s="38" t="s">
+        <v>277</v>
+      </c>
+      <c r="C93" s="38" t="s">
+        <v>271</v>
+      </c>
+      <c r="D93" s="38" t="s">
         <v>278</v>
       </c>
-      <c r="C93" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="38" t="s">
+      <c r="E93" s="39" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="F93" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G93" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="38"/>
       <c r="I93" s="37"/>
     </row>
     <row r="94" spans="1:28" customHeight="1" ht="73.89375" s="2" customFormat="1">
       <c r="A94" s="38">
         <v>9</v>
       </c>
       <c r="B94" s="38" t="s">
+        <v>280</v>
+      </c>
+      <c r="C94" s="38" t="s">
+        <v>271</v>
+      </c>
+      <c r="D94" s="38" t="s">
         <v>281</v>
       </c>
-      <c r="C94" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="38" t="s">
+      <c r="E94" s="39" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="F94" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G94" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H94" s="38"/>
       <c r="I94" s="37"/>
     </row>
     <row r="95" spans="1:28" s="2" customFormat="1">
       <c r="A95" s="41"/>
       <c r="B95" s="42" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C95" s="42"/>
       <c r="D95" s="42"/>
       <c r="E95" s="43"/>
       <c r="F95" s="42"/>
       <c r="G95" s="42"/>
       <c r="H95" s="42"/>
       <c r="I95" s="36"/>
     </row>
     <row r="96" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A96" s="44">
         <v>1</v>
       </c>
       <c r="B96" s="44" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C96" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D96" s="44" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="E96" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F96" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G96" s="46" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H96" s="44"/>
       <c r="I96" s="47"/>
     </row>
     <row r="97" spans="1:28" customHeight="1" ht="69.975" s="2" customFormat="1">
       <c r="A97" s="44">
         <v>2</v>
       </c>
       <c r="B97" s="44" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C97" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D97" s="44" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E97" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F97" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G97" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H97" s="44"/>
       <c r="I97" s="47"/>
     </row>
     <row r="98" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A98" s="44">
         <v>3</v>
       </c>
       <c r="B98" s="44" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C98" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D98" s="44" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="E98" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F98" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G98" s="46" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H98" s="44"/>
       <c r="I98" s="47"/>
     </row>
     <row r="99" spans="1:28" customHeight="1" ht="72.1125" s="2" customFormat="1">
       <c r="A99" s="44">
         <v>4</v>
       </c>
       <c r="B99" s="44" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C99" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D99" s="44" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E99" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F99" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G99" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H99" s="44"/>
       <c r="I99" s="47"/>
     </row>
     <row r="100" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A100" s="44">
         <v>5</v>
       </c>
       <c r="B100" s="44" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C100" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D100" s="44" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="E100" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F100" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G100" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H100" s="44"/>
       <c r="I100" s="47"/>
     </row>
     <row r="101" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A101" s="44">
         <v>6</v>
       </c>
       <c r="B101" s="44" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C101" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D101" s="44" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E101" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F101" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G101" s="46" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H101" s="44"/>
       <c r="I101" s="47"/>
     </row>
     <row r="102" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A102" s="44">
         <v>7</v>
       </c>
       <c r="B102" s="44" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C102" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D102" s="44" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="E102" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F102" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G102" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H102" s="44"/>
       <c r="I102" s="47"/>
     </row>
     <row r="103" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A103" s="44">
         <v>8</v>
       </c>
       <c r="B103" s="44" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C103" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D103" s="44" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E103" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F103" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G103" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H103" s="44"/>
       <c r="I103" s="47"/>
     </row>
     <row r="104" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A104" s="44">
         <v>9</v>
       </c>
       <c r="B104" s="44" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C104" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D104" s="44" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="E104" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F104" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G104" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H104" s="44"/>
       <c r="I104" s="47"/>
     </row>
     <row r="105" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A105" s="44">
         <v>10</v>
       </c>
       <c r="B105" s="44" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C105" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D105" s="44" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E105" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F105" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G105" s="46" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H105" s="44"/>
       <c r="I105" s="47"/>
     </row>
     <row r="106" spans="1:28" customHeight="1" ht="66.76875" s="2" customFormat="1">
       <c r="A106" s="44">
         <v>11</v>
       </c>
       <c r="B106" s="44" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C106" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D106" s="44" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="E106" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F106" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G106" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H106" s="44"/>
       <c r="I106" s="47"/>
     </row>
     <row r="107" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A107" s="44">
         <v>12</v>
       </c>
       <c r="B107" s="44" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C107" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D107" s="44" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E107" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F107" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G107" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H107" s="44"/>
       <c r="I107" s="47"/>
     </row>
     <row r="108" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A108" s="44">
         <v>13</v>
       </c>
       <c r="B108" s="44" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C108" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D108" s="44" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="E108" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F108" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G108" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H108" s="44"/>
       <c r="I108" s="47"/>
     </row>
     <row r="109" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A109" s="44">
         <v>14</v>
       </c>
       <c r="B109" s="44" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C109" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D109" s="44" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E109" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F109" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G109" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H109" s="44"/>
       <c r="I109" s="47"/>
     </row>
     <row r="110" spans="1:28" customHeight="1" ht="67.48125" s="2" customFormat="1">
       <c r="A110" s="44">
         <v>15</v>
       </c>
       <c r="B110" s="44" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C110" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D110" s="44" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E110" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F110" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G110" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H110" s="44"/>
       <c r="I110" s="47"/>
     </row>
     <row r="111" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A111" s="44">
         <v>16</v>
       </c>
       <c r="B111" s="44" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C111" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D111" s="44" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="E111" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F111" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G111" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H111" s="44"/>
       <c r="I111" s="47"/>
     </row>
     <row r="112" spans="1:28" customHeight="1" ht="73.89375" s="2" customFormat="1">
       <c r="A112" s="44">
         <v>17</v>
       </c>
       <c r="B112" s="44" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C112" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D112" s="44" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="E112" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F112" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G112" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H112" s="44"/>
       <c r="I112" s="47"/>
     </row>
     <row r="113" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A113" s="44">
         <v>18</v>
       </c>
       <c r="B113" s="44" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C113" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D113" s="44" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="E113" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F113" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G113" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H113" s="44"/>
       <c r="I113" s="47"/>
     </row>
     <row r="114" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A114" s="44">
         <v>19</v>
       </c>
       <c r="B114" s="44" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C114" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D114" s="44" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="E114" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F114" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G114" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H114" s="44"/>
       <c r="I114" s="47"/>
     </row>
     <row r="115" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A115" s="44">
         <v>20</v>
       </c>
       <c r="B115" s="44" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C115" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D115" s="44" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="E115" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F115" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G115" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H115" s="44"/>
       <c r="I115" s="47"/>
     </row>
     <row r="116" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A116" s="44">
         <v>21</v>
       </c>
       <c r="B116" s="44" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C116" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D116" s="44" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E116" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F116" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G116" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H116" s="44"/>
       <c r="I116" s="47"/>
     </row>
     <row r="117" spans="1:28" s="2" customFormat="1">
       <c r="A117" s="48"/>
       <c r="B117" s="49" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C117" s="49"/>
       <c r="D117" s="49"/>
       <c r="E117" s="50"/>
       <c r="F117" s="49"/>
       <c r="G117" s="49"/>
       <c r="H117" s="49"/>
       <c r="I117" s="35"/>
     </row>
     <row r="118" spans="1:28" s="2" customFormat="1">
       <c r="A118" s="41"/>
       <c r="B118" s="42" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C118" s="42"/>
       <c r="D118" s="42"/>
       <c r="E118" s="43"/>
       <c r="F118" s="42"/>
       <c r="G118" s="42"/>
       <c r="H118" s="42"/>
       <c r="I118" s="36"/>
     </row>
     <row r="119" spans="1:28" customHeight="1" ht="53.23125" s="2" customFormat="1">
       <c r="A119" s="38">
         <v>1</v>
       </c>
       <c r="B119" s="38" t="s">
+        <v>329</v>
+      </c>
+      <c r="C119" s="38" t="s">
         <v>330</v>
       </c>
-      <c r="C119" s="38" t="s">
+      <c r="D119" s="38" t="s">
         <v>331</v>
       </c>
-      <c r="D119" s="38" t="s">
+      <c r="E119" s="39" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="F119" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G119" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H119" s="38"/>
       <c r="I119" s="37"/>
     </row>
     <row r="120" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A120" s="38">
         <v>2</v>
       </c>
       <c r="B120" s="38" t="s">
+        <v>333</v>
+      </c>
+      <c r="C120" s="38" t="s">
         <v>334</v>
       </c>
-      <c r="C120" s="38" t="s">
+      <c r="D120" s="38" t="s">
         <v>335</v>
       </c>
-      <c r="D120" s="38" t="s">
+      <c r="E120" s="39" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F120" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G120" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H120" s="38"/>
       <c r="I120" s="37"/>
     </row>
     <row r="121" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A121" s="38">
         <v>3</v>
       </c>
       <c r="B121" s="38" t="s">
+        <v>337</v>
+      </c>
+      <c r="C121" s="38" t="s">
+        <v>334</v>
+      </c>
+      <c r="D121" s="38" t="s">
         <v>338</v>
       </c>
-      <c r="C121" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D121" s="38" t="s">
+      <c r="E121" s="39" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F121" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G121" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H121" s="38"/>
       <c r="I121" s="37"/>
     </row>
     <row r="122" spans="1:28" s="2" customFormat="1">
       <c r="A122" s="41"/>
       <c r="B122" s="42" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C122" s="42"/>
       <c r="D122" s="42"/>
       <c r="E122" s="43"/>
       <c r="F122" s="42"/>
       <c r="G122" s="42"/>
       <c r="H122" s="42"/>
       <c r="I122" s="36"/>
     </row>
     <row r="123" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A123" s="44">
         <v>1</v>
       </c>
       <c r="B123" s="44" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C123" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D123" s="44" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="E123" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F123" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G123" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H123" s="44"/>
       <c r="I123" s="47"/>
     </row>
     <row r="124" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A124" s="44">
         <v>2</v>
       </c>
       <c r="B124" s="44" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C124" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D124" s="44" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="E124" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F124" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G124" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H124" s="44"/>
       <c r="I124" s="47"/>
     </row>
     <row r="125" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A125" s="44">
         <v>3</v>
       </c>
       <c r="B125" s="44" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C125" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D125" s="44" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E125" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F125" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G125" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H125" s="44"/>
       <c r="I125" s="47"/>
     </row>
     <row r="126" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A126" s="44">
         <v>4</v>
       </c>
       <c r="B126" s="44" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C126" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D126" s="44" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E126" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F126" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G126" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H126" s="44"/>
       <c r="I126" s="47"/>
     </row>
     <row r="127" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A127" s="44">
         <v>5</v>
       </c>
       <c r="B127" s="44" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C127" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D127" s="44" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="E127" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F127" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G127" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H127" s="44"/>
       <c r="I127" s="47"/>
     </row>
     <row r="128" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A128" s="44">
         <v>6</v>
       </c>
       <c r="B128" s="44" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C128" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D128" s="44" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="E128" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F128" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G128" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H128" s="44"/>
       <c r="I128" s="47"/>
     </row>
     <row r="129" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A129" s="44">
         <v>7</v>
       </c>
       <c r="B129" s="44" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C129" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D129" s="44" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="E129" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F129" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G129" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H129" s="44"/>
       <c r="I129" s="47"/>
     </row>
     <row r="130" spans="1:28" s="2" customFormat="1">
       <c r="A130" s="48"/>
       <c r="B130" s="49" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C130" s="49"/>
       <c r="D130" s="49"/>
       <c r="E130" s="50"/>
       <c r="F130" s="49"/>
       <c r="G130" s="49"/>
       <c r="H130" s="49"/>
       <c r="I130" s="35"/>
     </row>
     <row r="131" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A131" s="38">
         <v>1</v>
       </c>
       <c r="B131" s="38" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C131" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D131" s="38" t="s">
+        <v>357</v>
+      </c>
+      <c r="E131" s="39" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="F131" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G131" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H131" s="38"/>
       <c r="I131" s="37"/>
     </row>
     <row r="132" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A132" s="44">
         <v>2</v>
       </c>
       <c r="B132" s="44" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C132" s="44" t="s">
         <v>107</v>
       </c>
       <c r="D132" s="44" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E132" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F132" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G132" s="46" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H132" s="44"/>
       <c r="I132" s="47"/>
     </row>
     <row r="133" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A133" s="38">
         <v>3</v>
       </c>
       <c r="B133" s="38" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C133" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D133" s="38" t="s">
+        <v>362</v>
+      </c>
+      <c r="E133" s="39" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F133" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G133" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H133" s="38"/>
       <c r="I133" s="37"/>
     </row>
     <row r="134" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A134" s="38">
         <v>4</v>
       </c>
       <c r="B134" s="38" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C134" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D134" s="38" t="s">
+        <v>365</v>
+      </c>
+      <c r="E134" s="39" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="F134" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G134" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H134" s="38"/>
       <c r="I134" s="37"/>
     </row>
     <row r="135" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A135" s="44">
         <v>5</v>
       </c>
       <c r="B135" s="44" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C135" s="44" t="s">
         <v>107</v>
       </c>
       <c r="D135" s="44" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E135" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F135" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G135" s="46" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H135" s="44"/>
       <c r="I135" s="47"/>
     </row>
     <row r="136" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A136" s="38">
         <v>6</v>
       </c>
       <c r="B136" s="38" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C136" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D136" s="38" t="s">
+        <v>370</v>
+      </c>
+      <c r="E136" s="39" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F136" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G136" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H136" s="38"/>
       <c r="I136" s="37"/>
     </row>
     <row r="137" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A137" s="38">
         <v>7</v>
       </c>
       <c r="B137" s="38" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C137" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D137" s="38" t="s">
+        <v>373</v>
+      </c>
+      <c r="E137" s="39" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F137" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G137" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H137" s="38"/>
       <c r="I137" s="37"/>
     </row>
     <row r="138" spans="1:28" s="2" customFormat="1">
       <c r="A138" s="48"/>
       <c r="B138" s="49" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C138" s="49"/>
       <c r="D138" s="49"/>
       <c r="E138" s="50"/>
       <c r="F138" s="49"/>
       <c r="G138" s="49"/>
       <c r="H138" s="49"/>
       <c r="I138" s="35"/>
     </row>
     <row r="139" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A139" s="38">
         <v>1</v>
       </c>
       <c r="B139" s="38" t="s">
+        <v>376</v>
+      </c>
+      <c r="C139" s="38" t="s">
         <v>377</v>
       </c>
-      <c r="C139" s="38" t="s">
+      <c r="D139" s="38" t="s">
         <v>378</v>
       </c>
-      <c r="D139" s="38" t="s">
+      <c r="E139" s="39" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F139" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G139" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="38"/>
       <c r="I139" s="37"/>
     </row>
     <row r="140" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A140" s="38">
         <v>2</v>
       </c>
       <c r="B140" s="38" t="s">
+        <v>380</v>
+      </c>
+      <c r="C140" s="38" t="s">
+        <v>377</v>
+      </c>
+      <c r="D140" s="38" t="s">
         <v>381</v>
       </c>
-      <c r="C140" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="38" t="s">
+      <c r="E140" s="39" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F140" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G140" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H140" s="38"/>
       <c r="I140" s="37"/>
     </row>
     <row r="141" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A141" s="38">
         <v>3</v>
       </c>
       <c r="B141" s="38" t="s">
+        <v>383</v>
+      </c>
+      <c r="C141" s="38" t="s">
+        <v>377</v>
+      </c>
+      <c r="D141" s="38" t="s">
         <v>384</v>
       </c>
-      <c r="C141" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D141" s="38" t="s">
+      <c r="E141" s="39" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="F141" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G141" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H141" s="38"/>
       <c r="I141" s="37"/>
     </row>
     <row r="142" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A142" s="38">
         <v>4</v>
       </c>
       <c r="B142" s="38" t="s">
+        <v>386</v>
+      </c>
+      <c r="C142" s="38" t="s">
+        <v>377</v>
+      </c>
+      <c r="D142" s="38" t="s">
         <v>387</v>
       </c>
-      <c r="C142" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="38" t="s">
+      <c r="E142" s="39" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F142" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G142" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H142" s="38"/>
       <c r="I142" s="37"/>
     </row>
     <row r="143" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A143" s="38">
         <v>5</v>
       </c>
       <c r="B143" s="38" t="s">
+        <v>389</v>
+      </c>
+      <c r="C143" s="38" t="s">
+        <v>377</v>
+      </c>
+      <c r="D143" s="38" t="s">
         <v>390</v>
       </c>
-      <c r="C143" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="38" t="s">
+      <c r="E143" s="39" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="F143" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G143" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H143" s="38"/>
       <c r="I143" s="37"/>
     </row>
     <row r="144" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A144" s="38">
         <v>6</v>
       </c>
       <c r="B144" s="38" t="s">
+        <v>392</v>
+      </c>
+      <c r="C144" s="38" t="s">
+        <v>377</v>
+      </c>
+      <c r="D144" s="38" t="s">
         <v>393</v>
       </c>
-      <c r="C144" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D144" s="38" t="s">
+      <c r="E144" s="39" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F144" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G144" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H144" s="38"/>
       <c r="I144" s="37"/>
     </row>
     <row r="145" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A145" s="38">
         <v>7</v>
       </c>
       <c r="B145" s="38" t="s">
+        <v>395</v>
+      </c>
+      <c r="C145" s="38" t="s">
+        <v>377</v>
+      </c>
+      <c r="D145" s="38" t="s">
         <v>396</v>
       </c>
-      <c r="C145" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="38" t="s">
+      <c r="E145" s="39" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F145" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G145" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H145" s="38"/>
       <c r="I145" s="37"/>
     </row>
     <row r="146" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A146" s="38">
         <v>8</v>
       </c>
       <c r="B146" s="38" t="s">
+        <v>398</v>
+      </c>
+      <c r="C146" s="38" t="s">
+        <v>377</v>
+      </c>
+      <c r="D146" s="38" t="s">
         <v>399</v>
       </c>
-      <c r="C146" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D146" s="38" t="s">
+      <c r="E146" s="39" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F146" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G146" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H146" s="38"/>
       <c r="I146" s="37"/>
     </row>
     <row r="147" spans="1:28" s="2" customFormat="1">
       <c r="A147" s="48"/>
       <c r="B147" s="49" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C147" s="49"/>
       <c r="D147" s="49"/>
       <c r="E147" s="50"/>
       <c r="F147" s="49"/>
       <c r="G147" s="49"/>
       <c r="H147" s="49"/>
       <c r="I147" s="35"/>
     </row>
     <row r="148" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A148" s="38">
         <v>1</v>
       </c>
       <c r="B148" s="38" t="s">
+        <v>402</v>
+      </c>
+      <c r="C148" s="38" t="s">
         <v>403</v>
       </c>
-      <c r="C148" s="38" t="s">
+      <c r="D148" s="38" t="s">
         <v>404</v>
       </c>
-      <c r="D148" s="38" t="s">
+      <c r="E148" s="39" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F148" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G148" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H148" s="38"/>
       <c r="I148" s="37"/>
     </row>
     <row r="149" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A149" s="38">
         <v>2</v>
       </c>
       <c r="B149" s="38" t="s">
+        <v>406</v>
+      </c>
+      <c r="C149" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="D149" s="38" t="s">
         <v>407</v>
       </c>
-      <c r="C149" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D149" s="38" t="s">
+      <c r="E149" s="39" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F149" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G149" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H149" s="38"/>
       <c r="I149" s="37"/>
     </row>
     <row r="150" spans="1:28" s="2" customFormat="1">
       <c r="A150" s="48"/>
       <c r="B150" s="49" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C150" s="49"/>
       <c r="D150" s="49"/>
       <c r="E150" s="50"/>
       <c r="F150" s="49"/>
       <c r="G150" s="49"/>
       <c r="H150" s="49"/>
       <c r="I150" s="35"/>
     </row>
     <row r="151" spans="1:28" customHeight="1" ht="20" s="2" customFormat="1">
       <c r="A151" s="38">
         <v>1</v>
       </c>
       <c r="B151" s="38" t="s">
+        <v>410</v>
+      </c>
+      <c r="C151" s="38" t="s">
         <v>411</v>
       </c>
-      <c r="C151" s="38" t="s">
+      <c r="D151" s="38" t="s">
         <v>412</v>
       </c>
-      <c r="D151" s="38" t="s">
+      <c r="E151" s="39" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="F151" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G151" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H151" s="38"/>
       <c r="I151" s="37"/>
     </row>
     <row r="152" spans="1:28" customHeight="1" ht="20" s="2" customFormat="1">
       <c r="A152" s="38">
         <v>2</v>
       </c>
       <c r="B152" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="C152" s="38" t="s">
+        <v>411</v>
+      </c>
+      <c r="D152" s="38" t="s">
         <v>415</v>
       </c>
-      <c r="C152" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D152" s="38" t="s">
+      <c r="E152" s="39" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="F152" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G152" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H152" s="38"/>
       <c r="I152" s="37"/>
     </row>
     <row r="153" spans="1:28" s="2" customFormat="1">
       <c r="A153" s="41"/>
       <c r="B153" s="42" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C153" s="42"/>
       <c r="D153" s="42"/>
       <c r="E153" s="43"/>
       <c r="F153" s="42"/>
       <c r="G153" s="42"/>
       <c r="H153" s="42"/>
       <c r="I153" s="36"/>
     </row>
     <row r="154" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A154" s="44">
         <v>1</v>
       </c>
       <c r="B154" s="44" t="s">
+        <v>418</v>
+      </c>
+      <c r="C154" s="44" t="s">
+        <v>403</v>
+      </c>
+      <c r="D154" s="44" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
       <c r="E154" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F154" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G154" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H154" s="44"/>
       <c r="I154" s="47"/>
     </row>
     <row r="155" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A155" s="44">
         <v>2</v>
       </c>
       <c r="B155" s="44" t="s">
+        <v>420</v>
+      </c>
+      <c r="C155" s="44" t="s">
+        <v>403</v>
+      </c>
+      <c r="D155" s="44" t="s">
         <v>421</v>
-      </c>
-[...4 lines deleted...]
-        <v>422</v>
       </c>
       <c r="E155" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F155" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G155" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H155" s="44"/>
       <c r="I155" s="47"/>
     </row>
     <row r="156" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A156" s="44">
         <v>3</v>
       </c>
       <c r="B156" s="44" t="s">
+        <v>422</v>
+      </c>
+      <c r="C156" s="44" t="s">
+        <v>403</v>
+      </c>
+      <c r="D156" s="44" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>424</v>
       </c>
       <c r="E156" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F156" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G156" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H156" s="44"/>
       <c r="I156" s="47"/>
     </row>
     <row r="157" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A157" s="44">
         <v>4</v>
       </c>
       <c r="B157" s="44" t="s">
+        <v>424</v>
+      </c>
+      <c r="C157" s="44" t="s">
+        <v>403</v>
+      </c>
+      <c r="D157" s="44" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E157" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F157" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G157" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H157" s="44"/>
       <c r="I157" s="47"/>
     </row>
     <row r="158" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A158" s="44">
         <v>5</v>
       </c>
       <c r="B158" s="44" t="s">
+        <v>426</v>
+      </c>
+      <c r="C158" s="44" t="s">
+        <v>403</v>
+      </c>
+      <c r="D158" s="44" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
       <c r="E158" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F158" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G158" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H158" s="44"/>
       <c r="I158" s="47"/>
     </row>
     <row r="159" spans="1:28" s="2" customFormat="1">
       <c r="A159" s="41"/>
       <c r="B159" s="42" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="C159" s="42"/>
       <c r="D159" s="42"/>
       <c r="E159" s="43"/>
       <c r="F159" s="42"/>
       <c r="G159" s="42"/>
       <c r="H159" s="42"/>
       <c r="I159" s="36"/>
     </row>
     <row r="160" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A160" s="38">
         <v>1</v>
       </c>
       <c r="B160" s="38" t="s">
+        <v>429</v>
+      </c>
+      <c r="C160" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="D160" s="38" t="s">
         <v>430</v>
       </c>
-      <c r="C160" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E160" s="39" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F160" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G160" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H160" s="38"/>
       <c r="I160" s="37"/>
     </row>
     <row r="161" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A161" s="38">
         <v>2</v>
       </c>
       <c r="B161" s="38" t="s">
+        <v>431</v>
+      </c>
+      <c r="C161" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="D161" s="38" t="s">
         <v>432</v>
       </c>
-      <c r="C161" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E161" s="39" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F161" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G161" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H161" s="38"/>
       <c r="I161" s="37"/>
     </row>
     <row r="162" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A162" s="38">
         <v>3</v>
       </c>
       <c r="B162" s="38" t="s">
+        <v>433</v>
+      </c>
+      <c r="C162" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="D162" s="38" t="s">
         <v>434</v>
       </c>
-      <c r="C162" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E162" s="39" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F162" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G162" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H162" s="38"/>
       <c r="I162" s="37"/>
     </row>
     <row r="163" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A163" s="38">
         <v>4</v>
       </c>
       <c r="B163" s="38" t="s">
+        <v>435</v>
+      </c>
+      <c r="C163" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="D163" s="38" t="s">
         <v>436</v>
       </c>
-      <c r="C163" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E163" s="39" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F163" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G163" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H163" s="38"/>
       <c r="I163" s="37"/>
     </row>
     <row r="164" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A164" s="38">
         <v>5</v>
       </c>
       <c r="B164" s="38" t="s">
+        <v>437</v>
+      </c>
+      <c r="C164" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="D164" s="38" t="s">
         <v>438</v>
       </c>
-      <c r="C164" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E164" s="39" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F164" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G164" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H164" s="38"/>
       <c r="I164" s="37"/>
     </row>
     <row r="165" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A165" s="38">
         <v>6</v>
       </c>
       <c r="B165" s="38" t="s">
+        <v>439</v>
+      </c>
+      <c r="C165" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="D165" s="38" t="s">
         <v>440</v>
       </c>
-      <c r="C165" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E165" s="39" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F165" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G165" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H165" s="38"/>
       <c r="I165" s="37"/>
     </row>
     <row r="166" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A166" s="38">
         <v>7</v>
       </c>
       <c r="B166" s="38" t="s">
+        <v>441</v>
+      </c>
+      <c r="C166" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="D166" s="38" t="s">
         <v>442</v>
       </c>
-      <c r="C166" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E166" s="39" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F166" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G166" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H166" s="38"/>
       <c r="I166" s="37"/>
     </row>
     <row r="167" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A167" s="38">
         <v>8</v>
       </c>
       <c r="B167" s="38" t="s">
+        <v>443</v>
+      </c>
+      <c r="C167" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="D167" s="38" t="s">
         <v>444</v>
       </c>
-      <c r="C167" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E167" s="39" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F167" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G167" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H167" s="38"/>
       <c r="I167" s="37"/>
     </row>
     <row r="168" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A168" s="38">
         <v>9</v>
       </c>
       <c r="B168" s="38" t="s">
+        <v>445</v>
+      </c>
+      <c r="C168" s="38" t="s">
+        <v>403</v>
+      </c>
+      <c r="D168" s="38" t="s">
         <v>446</v>
       </c>
-      <c r="C168" s="38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E168" s="39" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F168" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G168" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H168" s="38"/>
       <c r="I168" s="37"/>
     </row>
     <row r="169" spans="1:28" s="2" customFormat="1">
       <c r="A169" s="48"/>
       <c r="B169" s="49" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C169" s="49"/>
       <c r="D169" s="49"/>
       <c r="E169" s="50"/>
       <c r="F169" s="49"/>
       <c r="G169" s="49"/>
       <c r="H169" s="49"/>
       <c r="I169" s="35"/>
     </row>
     <row r="170" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A170" s="44">
         <v>1</v>
       </c>
       <c r="B170" s="44" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C170" s="44" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D170" s="44"/>
       <c r="E170" s="45" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F170" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G170" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H170" s="44"/>
       <c r="I170" s="47" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="171" spans="1:28" customHeight="1" ht="42.9" s="2" customFormat="1">
       <c r="A171" s="44">
         <v>2</v>
       </c>
       <c r="B171" s="44" t="s">
+        <v>450</v>
+      </c>
+      <c r="C171" s="44" t="s">
+        <v>403</v>
+      </c>
+      <c r="D171" s="44" t="s">
         <v>451</v>
       </c>
-      <c r="C171" s="44" t="s">
-[...2 lines deleted...]
-      <c r="D171" s="44" t="s">
+      <c r="E171" s="45" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="F171" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G171" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H171" s="44"/>
       <c r="I171" s="47"/>
     </row>
     <row r="172" spans="1:28" s="2" customFormat="1">
       <c r="I172" s="3"/>
     </row>
     <row r="173" spans="1:28" s="2" customFormat="1">
       <c r="I173" s="3"/>
     </row>
     <row r="174" spans="1:28" s="2" customFormat="1">
       <c r="I174" s="3"/>
     </row>
     <row r="175" spans="1:28" s="2" customFormat="1">
       <c r="I175" s="3"/>
     </row>
     <row r="176" spans="1:28" s="2" customFormat="1">
       <c r="I176" s="3"/>
     </row>