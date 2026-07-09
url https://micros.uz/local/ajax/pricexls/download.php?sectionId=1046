--- v3 (2026-05-25)
+++ v4 (2026-07-09)
@@ -24,88 +24,88 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Z_5FB49946_0718_11D4_8E12_00805FC5CA93_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_9603F171_06DE_11D4_A50C_006008C61068_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_A2829361_0A17_11D4_A4E3_0020AF197D5A_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.FilterData" localSheetId="0">'Каталог'!$B$5:$B$5</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.PrintTitles" localSheetId="0">Каталог!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Каталог'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Климатическое оборудование</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 25 мая 2026 06:00</t>
+    <t>Прайс-лист действителен на 09 июля 2026 23:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -767,78 +767,78 @@
   <si>
     <t>ВКГ 6Е 500</t>
   </si>
   <si>
     <t>16 383 000,00</t>
   </si>
   <si>
     <t>Вентилятор крышный ВКГ 4Е 355 центробеж.</t>
   </si>
   <si>
     <t>ВКГ 4Е 355</t>
   </si>
   <si>
     <t>8 225 000,00</t>
   </si>
   <si>
     <t>Вентиляторы пром- типа ТТ</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-100 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-100</t>
   </si>
   <si>
-    <t>934 000,00</t>
+    <t>919 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-125 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-125</t>
   </si>
   <si>
-    <t>1 127 000,00</t>
+    <t>1 110 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-150 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-150</t>
   </si>
   <si>
-    <t>1 776 000,00</t>
+    <t>1 748 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-200 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-200</t>
   </si>
   <si>
-    <t>2 996 000,00</t>
+    <t>2 948 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-250 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-250</t>
   </si>
   <si>
     <t>5 036 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-315 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-315</t>
   </si>
   <si>
     <t>7 498 000,00</t>
   </si>
   <si>
     <t>Вентиляторы пром центробежные</t>
   </si>
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-2525-4M 3/4 3V</t>
   </si>
@@ -860,50 +860,53 @@
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-2828-6M 1/3 3V</t>
   </si>
   <si>
     <t>CBD-2828-6M</t>
   </si>
   <si>
     <t>3 960 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-3333-6M 1 3V</t>
   </si>
   <si>
     <t>CBD-3333-6M</t>
   </si>
   <si>
     <t>7 148 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР 280-46 №2,5 0,75кВт</t>
   </si>
   <si>
     <t>ВР 280-46 №2,5</t>
   </si>
   <si>
+    <t>4 184 000,00</t>
+  </si>
+  <si>
     <t>Вентилятор центробежный ВР-300-45 5-4/1000</t>
   </si>
   <si>
     <t>НЗВЗ</t>
   </si>
   <si>
     <t>ВР-300-45 5-4/1000</t>
   </si>
   <si>
     <t>12 902 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР-300-45 5-5,5/1000</t>
   </si>
   <si>
     <t>ВР-300-45 5-5,5/1000</t>
   </si>
   <si>
     <t>14 927 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР-300-45-2-0,25/1500</t>
   </si>
   <si>
     <t>ВР-300-45-2-0,25/1500</t>
@@ -1058,60 +1061,60 @@
   <si>
     <t>Осушители</t>
   </si>
   <si>
     <t>Осушители канальные McQ-136</t>
   </si>
   <si>
     <t>SIGO</t>
   </si>
   <si>
     <t>McQ-136</t>
   </si>
   <si>
     <t>22 945 000,00</t>
   </si>
   <si>
     <t>Осушитель напольный DanVex DEH-1000p</t>
   </si>
   <si>
     <t>DANVEX</t>
   </si>
   <si>
     <t>DEH-1000p</t>
   </si>
   <si>
-    <t>21 626 000,00</t>
+    <t>21 281 000,00</t>
   </si>
   <si>
     <t>Осушитель напольный DanVex DEH-1700p</t>
   </si>
   <si>
     <t>DEH-1700p</t>
   </si>
   <si>
-    <t>36 706 000,00</t>
+    <t>36 119 000,00</t>
   </si>
   <si>
     <t>Очистители воздуха</t>
   </si>
   <si>
     <t>Очиститель воздуха Babyair</t>
   </si>
   <si>
     <t>Babyair</t>
   </si>
   <si>
     <t>Очиститель воздуха E125</t>
   </si>
   <si>
     <t>E125</t>
   </si>
   <si>
     <t>Очиститель воздуха E60</t>
   </si>
   <si>
     <t>E60</t>
   </si>
   <si>
     <t>Очиститель воздуха E80</t>
   </si>
@@ -1148,51 +1151,51 @@
   <si>
     <t>1 701 000,00</t>
   </si>
   <si>
     <t>Фреон R134A Galaxy 13.6 кг/баллон</t>
   </si>
   <si>
     <t>ФР-R134A galaxy</t>
   </si>
   <si>
     <t>Фреон R407C 11.3 кг/баллон</t>
   </si>
   <si>
     <t>ФР-R407C/11.3 кг</t>
   </si>
   <si>
     <t>1 800 000,00</t>
   </si>
   <si>
     <t>Фреон R407C Galaxy 11.3 кг/баллон</t>
   </si>
   <si>
     <t>ФР-R407C galaxy</t>
   </si>
   <si>
-    <t>1 431 000,00</t>
+    <t>1 224 000,00</t>
   </si>
   <si>
     <t>Фреон R410A E-Cool 11.3 кг/баллон</t>
   </si>
   <si>
     <t>ФР-R410A/11.3 кг</t>
   </si>
   <si>
     <t>Фреон R410A Galaxy 11.3 кг/баллон</t>
   </si>
   <si>
     <t>ФР-R410A Galaxy</t>
   </si>
   <si>
     <t>1 134 000,00</t>
   </si>
   <si>
     <t>Фреон R507 Galaxy 11.3 кг/баллон</t>
   </si>
   <si>
     <t>ФР-R507 galaxy</t>
   </si>
   <si>
     <t>1 023 000,00</t>
   </si>
@@ -1265,60 +1268,60 @@
   <si>
     <t>3 551 000,00</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 80-50/2R</t>
   </si>
   <si>
     <t>VO 80-50/2R</t>
   </si>
   <si>
     <t>4 804 000,00</t>
   </si>
   <si>
     <t>Системы отопления</t>
   </si>
   <si>
     <t>Настенный газовый котел FUTURIA N 125 (UN) -E</t>
   </si>
   <si>
     <t>CUPORI</t>
   </si>
   <si>
     <t xml:space="preserve">0M6OEIXD </t>
   </si>
   <si>
-    <t>81 911 000,00</t>
+    <t>80 668 000,00</t>
   </si>
   <si>
     <t>Настенный газовый котел FUTURIA N 80 (UN) -E</t>
   </si>
   <si>
     <t>0M6OBIXD</t>
   </si>
   <si>
-    <t>68 617 000,00</t>
+    <t>67 521 000,00</t>
   </si>
   <si>
     <t>Части и принадлежности</t>
   </si>
   <si>
     <t>Damper 10" electronic with connection cable</t>
   </si>
   <si>
     <t>MEITAV-TEC</t>
   </si>
   <si>
     <t>DA10/401</t>
   </si>
   <si>
     <t>1 872 000,00</t>
   </si>
   <si>
     <t>Damper 8" electronic with connection cable</t>
   </si>
   <si>
     <t>DA8/401</t>
   </si>
   <si>
     <t>1 647 000,00</t>
   </si>
@@ -10820,51 +10823,51 @@
       <c r="H40" s="38"/>
       <c r="I40" s="37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A41" s="38">
         <v>3</v>
       </c>
       <c r="B41" s="38" t="s">
         <v>138</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="38" t="s">
         <v>139</v>
       </c>
       <c r="E41" s="39" t="s">
         <v>140</v>
       </c>
       <c r="F41" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G41" s="40" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="H41" s="38"/>
       <c r="I41" s="37" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:28" customHeight="1" ht="68.19375" s="2" customFormat="1">
       <c r="A42" s="38">
         <v>4</v>
       </c>
       <c r="B42" s="38" t="s">
         <v>141</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D42" s="38" t="s">
         <v>142</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>143</v>
       </c>
       <c r="F42" s="40" t="s">
         <v>39</v>
       </c>
@@ -10955,51 +10958,51 @@
       <c r="H45" s="38"/>
       <c r="I45" s="37" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:28" customHeight="1" ht="71.4" s="2" customFormat="1">
       <c r="A46" s="38">
         <v>8</v>
       </c>
       <c r="B46" s="38" t="s">
         <v>153</v>
       </c>
       <c r="C46" s="38" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="38" t="s">
         <v>154</v>
       </c>
       <c r="E46" s="39" t="s">
         <v>155</v>
       </c>
       <c r="F46" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G46" s="40" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="H46" s="38"/>
       <c r="I46" s="37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A47" s="44">
         <v>9</v>
       </c>
       <c r="B47" s="44" t="s">
         <v>156</v>
       </c>
       <c r="C47" s="44" t="s">
         <v>99</v>
       </c>
       <c r="D47" s="44" t="s">
         <v>157</v>
       </c>
       <c r="E47" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F47" s="46" t="s">
         <v>39</v>
       </c>
@@ -11943,1944 +11946,1944 @@
         <v>267</v>
       </c>
       <c r="F89" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G89" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H89" s="38"/>
       <c r="I89" s="37"/>
     </row>
     <row r="90" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A90" s="38">
         <v>5</v>
       </c>
       <c r="B90" s="38" t="s">
         <v>268</v>
       </c>
       <c r="C90" s="38" t="s">
         <v>226</v>
       </c>
       <c r="D90" s="38" t="s">
         <v>269</v>
       </c>
       <c r="E90" s="39" t="s">
-        <v>76</v>
+        <v>270</v>
       </c>
       <c r="F90" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G90" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H90" s="38"/>
       <c r="I90" s="37"/>
     </row>
     <row r="91" spans="1:28" customHeight="1" ht="70.33125" s="2" customFormat="1">
       <c r="A91" s="38">
         <v>6</v>
       </c>
       <c r="B91" s="38" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C91" s="38" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D91" s="38" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E91" s="39" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F91" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G91" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H91" s="38"/>
       <c r="I91" s="37"/>
     </row>
     <row r="92" spans="1:28" customHeight="1" ht="70.33125" s="2" customFormat="1">
       <c r="A92" s="38">
         <v>7</v>
       </c>
       <c r="B92" s="38" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C92" s="38" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D92" s="38" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E92" s="39" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F92" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G92" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H92" s="38"/>
       <c r="I92" s="37"/>
     </row>
     <row r="93" spans="1:28" customHeight="1" ht="70.33125" s="2" customFormat="1">
       <c r="A93" s="38">
         <v>8</v>
       </c>
       <c r="B93" s="38" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C93" s="38" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D93" s="38" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E93" s="39" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F93" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G93" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="38"/>
       <c r="I93" s="37"/>
     </row>
     <row r="94" spans="1:28" customHeight="1" ht="73.89375" s="2" customFormat="1">
       <c r="A94" s="38">
         <v>9</v>
       </c>
       <c r="B94" s="38" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C94" s="38" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D94" s="38" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E94" s="39" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F94" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G94" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H94" s="38"/>
       <c r="I94" s="37"/>
     </row>
     <row r="95" spans="1:28" s="2" customFormat="1">
       <c r="A95" s="41"/>
       <c r="B95" s="42" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C95" s="42"/>
       <c r="D95" s="42"/>
       <c r="E95" s="43"/>
       <c r="F95" s="42"/>
       <c r="G95" s="42"/>
       <c r="H95" s="42"/>
       <c r="I95" s="36"/>
     </row>
     <row r="96" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A96" s="44">
         <v>1</v>
       </c>
       <c r="B96" s="44" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C96" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D96" s="44" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E96" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F96" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G96" s="46" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H96" s="44"/>
       <c r="I96" s="47"/>
     </row>
     <row r="97" spans="1:28" customHeight="1" ht="69.975" s="2" customFormat="1">
       <c r="A97" s="44">
         <v>2</v>
       </c>
       <c r="B97" s="44" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C97" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D97" s="44" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E97" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F97" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G97" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H97" s="44"/>
       <c r="I97" s="47"/>
     </row>
     <row r="98" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A98" s="44">
         <v>3</v>
       </c>
       <c r="B98" s="44" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C98" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D98" s="44" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E98" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F98" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G98" s="46" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H98" s="44"/>
       <c r="I98" s="47"/>
     </row>
     <row r="99" spans="1:28" customHeight="1" ht="72.1125" s="2" customFormat="1">
       <c r="A99" s="44">
         <v>4</v>
       </c>
       <c r="B99" s="44" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C99" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D99" s="44" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F99" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G99" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H99" s="44"/>
       <c r="I99" s="47"/>
     </row>
     <row r="100" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A100" s="44">
         <v>5</v>
       </c>
       <c r="B100" s="44" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C100" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D100" s="44" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E100" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F100" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G100" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H100" s="44"/>
       <c r="I100" s="47"/>
     </row>
     <row r="101" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A101" s="44">
         <v>6</v>
       </c>
       <c r="B101" s="44" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C101" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D101" s="44" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E101" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F101" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G101" s="46" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H101" s="44"/>
       <c r="I101" s="47"/>
     </row>
     <row r="102" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A102" s="44">
         <v>7</v>
       </c>
       <c r="B102" s="44" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C102" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D102" s="44" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E102" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F102" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G102" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H102" s="44"/>
       <c r="I102" s="47"/>
     </row>
     <row r="103" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A103" s="44">
         <v>8</v>
       </c>
       <c r="B103" s="44" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C103" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D103" s="44" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E103" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F103" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G103" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H103" s="44"/>
       <c r="I103" s="47"/>
     </row>
     <row r="104" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A104" s="44">
         <v>9</v>
       </c>
       <c r="B104" s="44" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C104" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D104" s="44" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E104" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F104" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G104" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H104" s="44"/>
       <c r="I104" s="47"/>
     </row>
     <row r="105" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A105" s="44">
         <v>10</v>
       </c>
       <c r="B105" s="44" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C105" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D105" s="44" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E105" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F105" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G105" s="46" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H105" s="44"/>
       <c r="I105" s="47"/>
     </row>
     <row r="106" spans="1:28" customHeight="1" ht="66.76875" s="2" customFormat="1">
       <c r="A106" s="44">
         <v>11</v>
       </c>
       <c r="B106" s="44" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C106" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D106" s="44" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E106" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F106" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G106" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H106" s="44"/>
       <c r="I106" s="47"/>
     </row>
     <row r="107" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A107" s="44">
         <v>12</v>
       </c>
       <c r="B107" s="44" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C107" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D107" s="44" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E107" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F107" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G107" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H107" s="44"/>
       <c r="I107" s="47"/>
     </row>
     <row r="108" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A108" s="44">
         <v>13</v>
       </c>
       <c r="B108" s="44" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C108" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D108" s="44" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E108" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F108" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G108" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H108" s="44"/>
       <c r="I108" s="47"/>
     </row>
     <row r="109" spans="1:28" customHeight="1" ht="71.75625" s="2" customFormat="1">
       <c r="A109" s="44">
         <v>14</v>
       </c>
       <c r="B109" s="44" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C109" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D109" s="44" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E109" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F109" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G109" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H109" s="44"/>
       <c r="I109" s="47"/>
     </row>
     <row r="110" spans="1:28" customHeight="1" ht="67.48125" s="2" customFormat="1">
       <c r="A110" s="44">
         <v>15</v>
       </c>
       <c r="B110" s="44" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C110" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D110" s="44" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E110" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F110" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G110" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H110" s="44"/>
       <c r="I110" s="47"/>
     </row>
     <row r="111" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A111" s="44">
         <v>16</v>
       </c>
       <c r="B111" s="44" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C111" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D111" s="44" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E111" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F111" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G111" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H111" s="44"/>
       <c r="I111" s="47"/>
     </row>
     <row r="112" spans="1:28" customHeight="1" ht="73.89375" s="2" customFormat="1">
       <c r="A112" s="44">
         <v>17</v>
       </c>
       <c r="B112" s="44" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C112" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D112" s="44" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E112" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F112" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G112" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H112" s="44"/>
       <c r="I112" s="47"/>
     </row>
     <row r="113" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A113" s="44">
         <v>18</v>
       </c>
       <c r="B113" s="44" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C113" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D113" s="44" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E113" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F113" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G113" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H113" s="44"/>
       <c r="I113" s="47"/>
     </row>
     <row r="114" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A114" s="44">
         <v>19</v>
       </c>
       <c r="B114" s="44" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C114" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D114" s="44" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E114" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F114" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G114" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H114" s="44"/>
       <c r="I114" s="47"/>
     </row>
     <row r="115" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A115" s="44">
         <v>20</v>
       </c>
       <c r="B115" s="44" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C115" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D115" s="44" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E115" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F115" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G115" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H115" s="44"/>
       <c r="I115" s="47"/>
     </row>
     <row r="116" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A116" s="44">
         <v>21</v>
       </c>
       <c r="B116" s="44" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C116" s="44" t="s">
         <v>180</v>
       </c>
       <c r="D116" s="44" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E116" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F116" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G116" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H116" s="44"/>
       <c r="I116" s="47"/>
     </row>
     <row r="117" spans="1:28" s="2" customFormat="1">
       <c r="A117" s="48"/>
       <c r="B117" s="49" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C117" s="49"/>
       <c r="D117" s="49"/>
       <c r="E117" s="50"/>
       <c r="F117" s="49"/>
       <c r="G117" s="49"/>
       <c r="H117" s="49"/>
       <c r="I117" s="35"/>
     </row>
     <row r="118" spans="1:28" s="2" customFormat="1">
       <c r="A118" s="41"/>
       <c r="B118" s="42" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C118" s="42"/>
       <c r="D118" s="42"/>
       <c r="E118" s="43"/>
       <c r="F118" s="42"/>
       <c r="G118" s="42"/>
       <c r="H118" s="42"/>
       <c r="I118" s="36"/>
     </row>
     <row r="119" spans="1:28" customHeight="1" ht="53.23125" s="2" customFormat="1">
       <c r="A119" s="38">
         <v>1</v>
       </c>
       <c r="B119" s="38" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C119" s="38" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D119" s="38" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E119" s="39" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F119" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G119" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H119" s="38"/>
       <c r="I119" s="37"/>
     </row>
     <row r="120" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A120" s="38">
         <v>2</v>
       </c>
       <c r="B120" s="38" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C120" s="38" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D120" s="38" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E120" s="39" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F120" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G120" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H120" s="38"/>
       <c r="I120" s="37"/>
     </row>
     <row r="121" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A121" s="38">
         <v>3</v>
       </c>
       <c r="B121" s="38" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C121" s="38" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D121" s="38" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E121" s="39" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F121" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G121" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H121" s="38"/>
       <c r="I121" s="37"/>
     </row>
     <row r="122" spans="1:28" s="2" customFormat="1">
       <c r="A122" s="41"/>
       <c r="B122" s="42" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C122" s="42"/>
       <c r="D122" s="42"/>
       <c r="E122" s="43"/>
       <c r="F122" s="42"/>
       <c r="G122" s="42"/>
       <c r="H122" s="42"/>
       <c r="I122" s="36"/>
     </row>
     <row r="123" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A123" s="44">
         <v>1</v>
       </c>
       <c r="B123" s="44" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C123" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D123" s="44" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E123" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F123" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G123" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H123" s="44"/>
       <c r="I123" s="47"/>
     </row>
     <row r="124" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A124" s="44">
         <v>2</v>
       </c>
       <c r="B124" s="44" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C124" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D124" s="44" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E124" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F124" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G124" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H124" s="44"/>
       <c r="I124" s="47"/>
     </row>
     <row r="125" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A125" s="44">
         <v>3</v>
       </c>
       <c r="B125" s="44" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C125" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D125" s="44" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E125" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F125" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G125" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H125" s="44"/>
       <c r="I125" s="47"/>
     </row>
     <row r="126" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A126" s="44">
         <v>4</v>
       </c>
       <c r="B126" s="44" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C126" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D126" s="44" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E126" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F126" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G126" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H126" s="44"/>
       <c r="I126" s="47"/>
     </row>
     <row r="127" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A127" s="44">
         <v>5</v>
       </c>
       <c r="B127" s="44" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C127" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D127" s="44" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E127" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F127" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G127" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H127" s="44"/>
       <c r="I127" s="47"/>
     </row>
     <row r="128" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A128" s="44">
         <v>6</v>
       </c>
       <c r="B128" s="44" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C128" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D128" s="44" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E128" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F128" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G128" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H128" s="44"/>
       <c r="I128" s="47"/>
     </row>
     <row r="129" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A129" s="44">
         <v>7</v>
       </c>
       <c r="B129" s="44" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C129" s="44" t="s">
         <v>36</v>
       </c>
       <c r="D129" s="44" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E129" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F129" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G129" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H129" s="44"/>
       <c r="I129" s="47"/>
     </row>
     <row r="130" spans="1:28" s="2" customFormat="1">
       <c r="A130" s="48"/>
       <c r="B130" s="49" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C130" s="49"/>
       <c r="D130" s="49"/>
       <c r="E130" s="50"/>
       <c r="F130" s="49"/>
       <c r="G130" s="49"/>
       <c r="H130" s="49"/>
       <c r="I130" s="35"/>
     </row>
     <row r="131" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A131" s="38">
         <v>1</v>
       </c>
       <c r="B131" s="38" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C131" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D131" s="38" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E131" s="39" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F131" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G131" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H131" s="38"/>
       <c r="I131" s="37"/>
     </row>
     <row r="132" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A132" s="44">
         <v>2</v>
       </c>
       <c r="B132" s="44" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C132" s="44" t="s">
         <v>107</v>
       </c>
       <c r="D132" s="44" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E132" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F132" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G132" s="46" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H132" s="44"/>
       <c r="I132" s="47"/>
     </row>
     <row r="133" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A133" s="38">
         <v>3</v>
       </c>
       <c r="B133" s="38" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C133" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D133" s="38" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E133" s="39" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F133" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G133" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H133" s="38"/>
       <c r="I133" s="37"/>
     </row>
     <row r="134" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A134" s="38">
         <v>4</v>
       </c>
       <c r="B134" s="38" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C134" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D134" s="38" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E134" s="39" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F134" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G134" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H134" s="38"/>
       <c r="I134" s="37"/>
     </row>
     <row r="135" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A135" s="44">
         <v>5</v>
       </c>
       <c r="B135" s="44" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C135" s="44" t="s">
         <v>107</v>
       </c>
       <c r="D135" s="44" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E135" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F135" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G135" s="46" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H135" s="44"/>
       <c r="I135" s="47"/>
     </row>
     <row r="136" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A136" s="38">
         <v>6</v>
       </c>
       <c r="B136" s="38" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C136" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D136" s="38" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E136" s="39" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F136" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G136" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H136" s="38"/>
       <c r="I136" s="37"/>
     </row>
     <row r="137" spans="1:28" customHeight="1" ht="56.468370883882" s="2" customFormat="1">
       <c r="A137" s="38">
         <v>7</v>
       </c>
       <c r="B137" s="38" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C137" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D137" s="38" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E137" s="39" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F137" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G137" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H137" s="38"/>
       <c r="I137" s="37"/>
     </row>
     <row r="138" spans="1:28" s="2" customFormat="1">
       <c r="A138" s="48"/>
       <c r="B138" s="49" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C138" s="49"/>
       <c r="D138" s="49"/>
       <c r="E138" s="50"/>
       <c r="F138" s="49"/>
       <c r="G138" s="49"/>
       <c r="H138" s="49"/>
       <c r="I138" s="35"/>
     </row>
     <row r="139" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A139" s="38">
         <v>1</v>
       </c>
       <c r="B139" s="38" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C139" s="38" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D139" s="38" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E139" s="39" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F139" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G139" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="38"/>
       <c r="I139" s="37"/>
     </row>
     <row r="140" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A140" s="38">
         <v>2</v>
       </c>
       <c r="B140" s="38" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C140" s="38" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D140" s="38" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E140" s="39" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F140" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G140" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H140" s="38"/>
       <c r="I140" s="37"/>
     </row>
     <row r="141" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A141" s="38">
         <v>3</v>
       </c>
       <c r="B141" s="38" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C141" s="38" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D141" s="38" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E141" s="39" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F141" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G141" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H141" s="38"/>
       <c r="I141" s="37"/>
     </row>
     <row r="142" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A142" s="38">
         <v>4</v>
       </c>
       <c r="B142" s="38" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C142" s="38" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D142" s="38" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E142" s="39" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F142" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G142" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H142" s="38"/>
       <c r="I142" s="37"/>
     </row>
     <row r="143" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A143" s="38">
         <v>5</v>
       </c>
       <c r="B143" s="38" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C143" s="38" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D143" s="38" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E143" s="39" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F143" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G143" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H143" s="38"/>
       <c r="I143" s="37"/>
     </row>
     <row r="144" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A144" s="38">
         <v>6</v>
       </c>
       <c r="B144" s="38" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C144" s="38" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D144" s="38" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E144" s="39" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F144" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G144" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H144" s="38"/>
       <c r="I144" s="37"/>
     </row>
     <row r="145" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A145" s="38">
         <v>7</v>
       </c>
       <c r="B145" s="38" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C145" s="38" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D145" s="38" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E145" s="39" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F145" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G145" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H145" s="38"/>
       <c r="I145" s="37"/>
     </row>
     <row r="146" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A146" s="38">
         <v>8</v>
       </c>
       <c r="B146" s="38" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C146" s="38" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D146" s="38" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E146" s="39" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F146" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G146" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H146" s="38"/>
       <c r="I146" s="37"/>
     </row>
     <row r="147" spans="1:28" s="2" customFormat="1">
       <c r="A147" s="48"/>
       <c r="B147" s="49" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C147" s="49"/>
       <c r="D147" s="49"/>
       <c r="E147" s="50"/>
       <c r="F147" s="49"/>
       <c r="G147" s="49"/>
       <c r="H147" s="49"/>
       <c r="I147" s="35"/>
     </row>
     <row r="148" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A148" s="38">
         <v>1</v>
       </c>
       <c r="B148" s="38" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C148" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D148" s="38" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E148" s="39" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F148" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G148" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H148" s="38"/>
       <c r="I148" s="37"/>
     </row>
     <row r="149" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A149" s="38">
         <v>2</v>
       </c>
       <c r="B149" s="38" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C149" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D149" s="38" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E149" s="39" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F149" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G149" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H149" s="38"/>
       <c r="I149" s="37"/>
     </row>
     <row r="150" spans="1:28" s="2" customFormat="1">
       <c r="A150" s="48"/>
       <c r="B150" s="49" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C150" s="49"/>
       <c r="D150" s="49"/>
       <c r="E150" s="50"/>
       <c r="F150" s="49"/>
       <c r="G150" s="49"/>
       <c r="H150" s="49"/>
       <c r="I150" s="35"/>
     </row>
     <row r="151" spans="1:28" customHeight="1" ht="20" s="2" customFormat="1">
       <c r="A151" s="38">
         <v>1</v>
       </c>
       <c r="B151" s="38" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C151" s="38" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D151" s="38" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E151" s="39" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F151" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G151" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H151" s="38"/>
       <c r="I151" s="37"/>
     </row>
     <row r="152" spans="1:28" customHeight="1" ht="20" s="2" customFormat="1">
       <c r="A152" s="38">
         <v>2</v>
       </c>
       <c r="B152" s="38" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C152" s="38" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D152" s="38" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E152" s="39" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F152" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G152" s="40" t="s">
         <v>40</v>
       </c>
       <c r="H152" s="38"/>
       <c r="I152" s="37"/>
     </row>
     <row r="153" spans="1:28" s="2" customFormat="1">
       <c r="A153" s="41"/>
       <c r="B153" s="42" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C153" s="42"/>
       <c r="D153" s="42"/>
       <c r="E153" s="43"/>
       <c r="F153" s="42"/>
       <c r="G153" s="42"/>
       <c r="H153" s="42"/>
       <c r="I153" s="36"/>
     </row>
     <row r="154" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A154" s="44">
         <v>1</v>
       </c>
       <c r="B154" s="44" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C154" s="44" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D154" s="44" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E154" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F154" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G154" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H154" s="44"/>
       <c r="I154" s="47"/>
     </row>
     <row r="155" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A155" s="44">
         <v>2</v>
       </c>
       <c r="B155" s="44" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C155" s="44" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D155" s="44" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E155" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F155" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G155" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H155" s="44"/>
       <c r="I155" s="47"/>
     </row>
     <row r="156" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A156" s="44">
         <v>3</v>
       </c>
       <c r="B156" s="44" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C156" s="44" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D156" s="44" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E156" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F156" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G156" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H156" s="44"/>
       <c r="I156" s="47"/>
     </row>
     <row r="157" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A157" s="44">
         <v>4</v>
       </c>
       <c r="B157" s="44" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C157" s="44" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D157" s="44" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E157" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F157" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G157" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H157" s="44"/>
       <c r="I157" s="47"/>
     </row>
     <row r="158" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A158" s="44">
         <v>5</v>
       </c>
       <c r="B158" s="44" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C158" s="44" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D158" s="44" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E158" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F158" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G158" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H158" s="44"/>
       <c r="I158" s="47"/>
     </row>
     <row r="159" spans="1:28" s="2" customFormat="1">
       <c r="A159" s="41"/>
       <c r="B159" s="42" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C159" s="42"/>
       <c r="D159" s="42"/>
       <c r="E159" s="43"/>
       <c r="F159" s="42"/>
       <c r="G159" s="42"/>
       <c r="H159" s="42"/>
       <c r="I159" s="36"/>
     </row>
     <row r="160" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A160" s="38">
         <v>1</v>
       </c>
       <c r="B160" s="38" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C160" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D160" s="38" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E160" s="39" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F160" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G160" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H160" s="38"/>
       <c r="I160" s="37"/>
     </row>
     <row r="161" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A161" s="38">
         <v>2</v>
       </c>
       <c r="B161" s="38" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C161" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D161" s="38" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E161" s="39" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F161" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G161" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H161" s="38"/>
       <c r="I161" s="37"/>
     </row>
     <row r="162" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A162" s="38">
         <v>3</v>
       </c>
       <c r="B162" s="38" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C162" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D162" s="38" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E162" s="39" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F162" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G162" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H162" s="38"/>
       <c r="I162" s="37"/>
     </row>
     <row r="163" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A163" s="38">
         <v>4</v>
       </c>
       <c r="B163" s="38" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C163" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D163" s="38" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E163" s="39" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F163" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G163" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H163" s="38"/>
       <c r="I163" s="37"/>
     </row>
     <row r="164" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A164" s="38">
         <v>5</v>
       </c>
       <c r="B164" s="38" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C164" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D164" s="38" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E164" s="39" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F164" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G164" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H164" s="38"/>
       <c r="I164" s="37"/>
     </row>
     <row r="165" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A165" s="38">
         <v>6</v>
       </c>
       <c r="B165" s="38" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C165" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D165" s="38" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E165" s="39" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F165" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G165" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H165" s="38"/>
       <c r="I165" s="37"/>
     </row>
     <row r="166" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A166" s="38">
         <v>7</v>
       </c>
       <c r="B166" s="38" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C166" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D166" s="38" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E166" s="39" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F166" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G166" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H166" s="38"/>
       <c r="I166" s="37"/>
     </row>
     <row r="167" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A167" s="38">
         <v>8</v>
       </c>
       <c r="B167" s="38" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C167" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D167" s="38" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E167" s="39" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F167" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G167" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H167" s="38"/>
       <c r="I167" s="37"/>
     </row>
     <row r="168" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A168" s="38">
         <v>9</v>
       </c>
       <c r="B168" s="38" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C168" s="38" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D168" s="38" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E168" s="39" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F168" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G168" s="40" t="s">
         <v>55</v>
       </c>
       <c r="H168" s="38"/>
       <c r="I168" s="37"/>
     </row>
     <row r="169" spans="1:28" s="2" customFormat="1">
       <c r="A169" s="48"/>
       <c r="B169" s="49" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C169" s="49"/>
       <c r="D169" s="49"/>
       <c r="E169" s="50"/>
       <c r="F169" s="49"/>
       <c r="G169" s="49"/>
       <c r="H169" s="49"/>
       <c r="I169" s="35"/>
     </row>
     <row r="170" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A170" s="44">
         <v>1</v>
       </c>
       <c r="B170" s="44" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C170" s="44" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D170" s="44"/>
       <c r="E170" s="45" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F170" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G170" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H170" s="44"/>
       <c r="I170" s="47" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="171" spans="1:28" customHeight="1" ht="42.9" s="2" customFormat="1">
       <c r="A171" s="44">
         <v>2</v>
       </c>
       <c r="B171" s="44" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C171" s="44" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D171" s="44" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E171" s="45" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F171" s="46" t="s">
         <v>39</v>
       </c>
       <c r="G171" s="46" t="s">
         <v>159</v>
       </c>
       <c r="H171" s="44"/>
       <c r="I171" s="47"/>
     </row>
     <row r="172" spans="1:28" s="2" customFormat="1">
       <c r="I172" s="3"/>
     </row>
     <row r="173" spans="1:28" s="2" customFormat="1">
       <c r="I173" s="3"/>
     </row>
     <row r="174" spans="1:28" s="2" customFormat="1">
       <c r="I174" s="3"/>
     </row>
     <row r="175" spans="1:28" s="2" customFormat="1">
       <c r="I175" s="3"/>
     </row>
     <row r="176" spans="1:28" s="2" customFormat="1">
       <c r="I176" s="3"/>
     </row>