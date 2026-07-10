--- v4 (2026-07-09)
+++ v5 (2026-07-10)
@@ -61,51 +61,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 09 июля 2026 23:00</t>
+    <t>Прайс-лист действителен на 11 июля 2026 02:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -10823,51 +10823,51 @@
       <c r="H40" s="38"/>
       <c r="I40" s="37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A41" s="38">
         <v>3</v>
       </c>
       <c r="B41" s="38" t="s">
         <v>138</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="38" t="s">
         <v>139</v>
       </c>
       <c r="E41" s="39" t="s">
         <v>140</v>
       </c>
       <c r="F41" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G41" s="40" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="H41" s="38"/>
       <c r="I41" s="37" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:28" customHeight="1" ht="68.19375" s="2" customFormat="1">
       <c r="A42" s="38">
         <v>4</v>
       </c>
       <c r="B42" s="38" t="s">
         <v>141</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D42" s="38" t="s">
         <v>142</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>143</v>
       </c>
       <c r="F42" s="40" t="s">
         <v>39</v>
       </c>
@@ -10958,51 +10958,51 @@
       <c r="H45" s="38"/>
       <c r="I45" s="37" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:28" customHeight="1" ht="71.4" s="2" customFormat="1">
       <c r="A46" s="38">
         <v>8</v>
       </c>
       <c r="B46" s="38" t="s">
         <v>153</v>
       </c>
       <c r="C46" s="38" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="38" t="s">
         <v>154</v>
       </c>
       <c r="E46" s="39" t="s">
         <v>155</v>
       </c>
       <c r="F46" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G46" s="40" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="H46" s="38"/>
       <c r="I46" s="37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A47" s="44">
         <v>9</v>
       </c>
       <c r="B47" s="44" t="s">
         <v>156</v>
       </c>
       <c r="C47" s="44" t="s">
         <v>99</v>
       </c>
       <c r="D47" s="44" t="s">
         <v>157</v>
       </c>
       <c r="E47" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F47" s="46" t="s">
         <v>39</v>
       </c>