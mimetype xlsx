--- v5 (2026-07-10)
+++ v6 (2026-08-24)
@@ -61,51 +61,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 11 июля 2026 02:00</t>
+    <t>Прайс-лист действителен на 25 августа 2026 04:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -767,78 +767,78 @@
   <si>
     <t>ВКГ 6Е 500</t>
   </si>
   <si>
     <t>16 383 000,00</t>
   </si>
   <si>
     <t>Вентилятор крышный ВКГ 4Е 355 центробеж.</t>
   </si>
   <si>
     <t>ВКГ 4Е 355</t>
   </si>
   <si>
     <t>8 225 000,00</t>
   </si>
   <si>
     <t>Вентиляторы пром- типа ТТ</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-100 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-100</t>
   </si>
   <si>
-    <t>919 000,00</t>
+    <t>928 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-125 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-125</t>
   </si>
   <si>
-    <t>1 110 000,00</t>
+    <t>1 121 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-150 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-150</t>
   </si>
   <si>
-    <t>1 748 000,00</t>
+    <t>1 767 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-200 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-200</t>
   </si>
   <si>
-    <t>2 948 000,00</t>
+    <t>2 980 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-250 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-250</t>
   </si>
   <si>
     <t>5 036 000,00</t>
   </si>
   <si>
     <t>Вентилятор смешанного типа SLINE-315 пластиковый, АБС</t>
   </si>
   <si>
     <t>SLINE-315</t>
   </si>
   <si>
     <t>7 498 000,00</t>
   </si>
   <si>
     <t>Вентиляторы пром центробежные</t>
   </si>
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-2525-4M 3/4 3V</t>
   </si>
@@ -860,51 +860,51 @@
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-2828-6M 1/3 3V</t>
   </si>
   <si>
     <t>CBD-2828-6M</t>
   </si>
   <si>
     <t>3 960 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный двустороннего всасывания CBD-3333-6M 1 3V</t>
   </si>
   <si>
     <t>CBD-3333-6M</t>
   </si>
   <si>
     <t>7 148 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР 280-46 №2,5 0,75кВт</t>
   </si>
   <si>
     <t>ВР 280-46 №2,5</t>
   </si>
   <si>
-    <t>4 184 000,00</t>
+    <t>3 861 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР-300-45 5-4/1000</t>
   </si>
   <si>
     <t>НЗВЗ</t>
   </si>
   <si>
     <t>ВР-300-45 5-4/1000</t>
   </si>
   <si>
     <t>12 902 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР-300-45 5-5,5/1000</t>
   </si>
   <si>
     <t>ВР-300-45 5-5,5/1000</t>
   </si>
   <si>
     <t>14 927 000,00</t>
   </si>
   <si>
     <t>Вентилятор центробежный ВР-300-45-2-0,25/1500</t>
   </si>
@@ -1061,60 +1061,60 @@
   <si>
     <t>Осушители</t>
   </si>
   <si>
     <t>Осушители канальные McQ-136</t>
   </si>
   <si>
     <t>SIGO</t>
   </si>
   <si>
     <t>McQ-136</t>
   </si>
   <si>
     <t>22 945 000,00</t>
   </si>
   <si>
     <t>Осушитель напольный DanVex DEH-1000p</t>
   </si>
   <si>
     <t>DANVEX</t>
   </si>
   <si>
     <t>DEH-1000p</t>
   </si>
   <si>
-    <t>21 281 000,00</t>
+    <t>21 510 000,00</t>
   </si>
   <si>
     <t>Осушитель напольный DanVex DEH-1700p</t>
   </si>
   <si>
     <t>DEH-1700p</t>
   </si>
   <si>
-    <t>36 119 000,00</t>
+    <t>33 958 000,00</t>
   </si>
   <si>
     <t>Очистители воздуха</t>
   </si>
   <si>
     <t>Очиститель воздуха Babyair</t>
   </si>
   <si>
     <t>Babyair</t>
   </si>
   <si>
     <t>Очиститель воздуха E125</t>
   </si>
   <si>
     <t>E125</t>
   </si>
   <si>
     <t>Очиститель воздуха E60</t>
   </si>
   <si>
     <t>E60</t>
   </si>
   <si>
     <t>Очиститель воздуха E80</t>
   </si>
@@ -1268,60 +1268,60 @@
   <si>
     <t>3 551 000,00</t>
   </si>
   <si>
     <t>Нагреватель канал. водяной VO 80-50/2R</t>
   </si>
   <si>
     <t>VO 80-50/2R</t>
   </si>
   <si>
     <t>4 804 000,00</t>
   </si>
   <si>
     <t>Системы отопления</t>
   </si>
   <si>
     <t>Настенный газовый котел FUTURIA N 125 (UN) -E</t>
   </si>
   <si>
     <t>CUPORI</t>
   </si>
   <si>
     <t xml:space="preserve">0M6OEIXD </t>
   </si>
   <si>
-    <t>80 668 000,00</t>
+    <t>81 490 000,00</t>
   </si>
   <si>
     <t>Настенный газовый котел FUTURIA N 80 (UN) -E</t>
   </si>
   <si>
     <t>0M6OBIXD</t>
   </si>
   <si>
-    <t>67 521 000,00</t>
+    <t>68 246 000,00</t>
   </si>
   <si>
     <t>Части и принадлежности</t>
   </si>
   <si>
     <t>Damper 10" electronic with connection cable</t>
   </si>
   <si>
     <t>MEITAV-TEC</t>
   </si>
   <si>
     <t>DA10/401</t>
   </si>
   <si>
     <t>1 872 000,00</t>
   </si>
   <si>
     <t>Damper 8" electronic with connection cable</t>
   </si>
   <si>
     <t>DA8/401</t>
   </si>
   <si>
     <t>1 647 000,00</t>
   </si>
@@ -10823,51 +10823,51 @@
       <c r="H40" s="38"/>
       <c r="I40" s="37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A41" s="38">
         <v>3</v>
       </c>
       <c r="B41" s="38" t="s">
         <v>138</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="38" t="s">
         <v>139</v>
       </c>
       <c r="E41" s="39" t="s">
         <v>140</v>
       </c>
       <c r="F41" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G41" s="40" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="H41" s="38"/>
       <c r="I41" s="37" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:28" customHeight="1" ht="68.19375" s="2" customFormat="1">
       <c r="A42" s="38">
         <v>4</v>
       </c>
       <c r="B42" s="38" t="s">
         <v>141</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>107</v>
       </c>
       <c r="D42" s="38" t="s">
         <v>142</v>
       </c>
       <c r="E42" s="39" t="s">
         <v>143</v>
       </c>
       <c r="F42" s="40" t="s">
         <v>39</v>
       </c>
@@ -10958,51 +10958,51 @@
       <c r="H45" s="38"/>
       <c r="I45" s="37" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:28" customHeight="1" ht="71.4" s="2" customFormat="1">
       <c r="A46" s="38">
         <v>8</v>
       </c>
       <c r="B46" s="38" t="s">
         <v>153</v>
       </c>
       <c r="C46" s="38" t="s">
         <v>94</v>
       </c>
       <c r="D46" s="38" t="s">
         <v>154</v>
       </c>
       <c r="E46" s="39" t="s">
         <v>155</v>
       </c>
       <c r="F46" s="40" t="s">
         <v>39</v>
       </c>
       <c r="G46" s="40" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="H46" s="38"/>
       <c r="I46" s="37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A47" s="44">
         <v>9</v>
       </c>
       <c r="B47" s="44" t="s">
         <v>156</v>
       </c>
       <c r="C47" s="44" t="s">
         <v>99</v>
       </c>
       <c r="D47" s="44" t="s">
         <v>157</v>
       </c>
       <c r="E47" s="45" t="s">
         <v>158</v>
       </c>
       <c r="F47" s="46" t="s">
         <v>39</v>
       </c>