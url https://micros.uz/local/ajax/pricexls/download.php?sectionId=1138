--- v1 (2025-12-13)
+++ v2 (2026-10-18)
@@ -23,88 +23,88 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Z_5FB49946_0718_11D4_8E12_00805FC5CA93_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_9603F171_06DE_11D4_A50C_006008C61068_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_A2829361_0A17_11D4_A4E3_0020AF197D5A_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.FilterData" localSheetId="0">'Каталог'!$B$5:$B$5</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.PrintTitles" localSheetId="0">Каталог!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Каталог'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="502">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 13 декабря 2025 03:18</t>
+    <t>Прайс-лист действителен на 15 октября 2026 16:46</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -120,702 +120,696 @@
   <si>
     <t>Тонер картридж Xerox Prime Link C9070 Black</t>
   </si>
   <si>
     <t>Xerox</t>
   </si>
   <si>
     <t>006R01738</t>
   </si>
   <si>
     <t>1 215 000,00</t>
   </si>
   <si>
     <t>12 %</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Тонер картридж Xerox Prime Link C9070 Cyan</t>
   </si>
   <si>
     <t>006R01739</t>
   </si>
   <si>
-    <t>1 735 000,00</t>
+    <t>1 614 000,00</t>
+  </si>
+  <si>
+    <t>Тонер картридж Xerox Prime Link C9070 Magenta</t>
+  </si>
+  <si>
+    <t>006R01740</t>
+  </si>
+  <si>
+    <t>1 661 000,00</t>
+  </si>
+  <si>
+    <t>Тонер картридж Xerox Prime Link C9070 Yellow</t>
+  </si>
+  <si>
+    <t>006R01741</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox ALTALINK C8130/C8135-B Black</t>
+  </si>
+  <si>
+    <t>006R01754</t>
+  </si>
+  <si>
+    <t>2 478 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox ALTALINK C8130/C8135-B Cyan</t>
+  </si>
+  <si>
+    <t>006R01755</t>
+  </si>
+  <si>
+    <t>3 840 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox ALTALINK C8130/C8135-B Magenta</t>
+  </si>
+  <si>
+    <t>006R01756</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox ALTALINK C8130/C8135-B Yellow</t>
+  </si>
+  <si>
+    <t>006R01757</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Xerox VersaLink C7100 Black </t>
+  </si>
+  <si>
+    <t>006R01828</t>
+  </si>
+  <si>
+    <t>1 329 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox VersaLink C7100 Cyan</t>
+  </si>
+  <si>
+    <t>006R01829</t>
+  </si>
+  <si>
+    <t>2 103 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox VersaLink C7100 Magenta</t>
+  </si>
+  <si>
+    <t>006R01830</t>
+  </si>
+  <si>
+    <t>1 922 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox VersaLink C7100 Yellow</t>
+  </si>
+  <si>
+    <t>006R01831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер картридж Xerox C60/70 Black </t>
+  </si>
+  <si>
+    <t>006R01659</t>
+  </si>
+  <si>
+    <t>1 287 000,00</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
-    <t>Тонер картридж Xerox Prime Link C9070 Magenta</t>
-[...88 lines deleted...]
-  <si>
     <t>Тонер картридж Xerox C60/70 Cyan</t>
   </si>
   <si>
     <t>006R01660</t>
   </si>
   <si>
     <t>1 768 000,00</t>
   </si>
   <si>
     <t>Тонер картридж Xerox C60/70 Magenta</t>
   </si>
   <si>
     <t>006R01661</t>
   </si>
   <si>
-    <t>1 734 000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер картридж Xerox C60/70 Yellow</t>
   </si>
   <si>
     <t>006R01662</t>
   </si>
   <si>
     <t>1 769 000,00</t>
   </si>
   <si>
     <t>Тонер картридж Xerox C7020/7025/7030 Black</t>
   </si>
   <si>
     <t>106R03745</t>
   </si>
   <si>
+    <t>1 033 000,00</t>
+  </si>
+  <si>
+    <t>Тонер картридж Xerox C7020/7025/7030 Yellow</t>
+  </si>
+  <si>
+    <t>106R03746</t>
+  </si>
+  <si>
+    <t>1 770 000,00</t>
+  </si>
+  <si>
+    <t>Тонер картридж Xerox C7020/7025/7030 Magenta</t>
+  </si>
+  <si>
+    <t>106R03747</t>
+  </si>
+  <si>
+    <t>Тонер картридж Xerox C7020/7025/7030 Cyan</t>
+  </si>
+  <si>
+    <t>106R03748</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер картридж Xerox Versant 80/180 Black </t>
+  </si>
+  <si>
+    <t>006R01646</t>
+  </si>
+  <si>
+    <t>1 071 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер картридж Xerox Versant 80/180 Cyan </t>
+  </si>
+  <si>
+    <t>006R01647</t>
+  </si>
+  <si>
+    <t>1 323 000,00</t>
+  </si>
+  <si>
+    <t>Тонер картридж Xerox Versant 80/180 Magenta</t>
+  </si>
+  <si>
+    <t>006R01648</t>
+  </si>
+  <si>
+    <t>Тонер картридж Xerox Versant 80/180 Yellow</t>
+  </si>
+  <si>
+    <t>006R01649</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Xerox Versant 180 Sold GOLD </t>
+  </si>
+  <si>
+    <t>006R01806</t>
+  </si>
+  <si>
+    <t>10 593 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Xerox Versant 180 Sold WHITE </t>
+  </si>
+  <si>
+    <t>006R01807</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox Versant 180 Sold Silver</t>
+  </si>
+  <si>
+    <t>006R01808</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox Versant 180 Sold Clear</t>
+  </si>
+  <si>
+    <t>006R01809</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Xerox DC2020 Black </t>
+  </si>
+  <si>
+    <t>006R01693</t>
+  </si>
+  <si>
+    <t>784 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox DC2020 Cyan</t>
+  </si>
+  <si>
+    <t>006R01694</t>
+  </si>
+  <si>
+    <t>707 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox DC2020 Magenta</t>
+  </si>
+  <si>
+    <t>006R01695</t>
+  </si>
+  <si>
+    <t>613 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox DC2020 Yellow</t>
+  </si>
+  <si>
+    <t>006R01696</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Ricoh Pro C5300 Print Cartridge (black) </t>
+  </si>
+  <si>
+    <t>Ricoh</t>
+  </si>
+  <si>
+    <t>2 472 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Ricoh Pro C5300 Print Cartridge (yellow) </t>
+  </si>
+  <si>
+    <t>2 565 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Ricoh Pro C5300 Print Cartridge (magenta) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Ricoh Pro C5300 Print Cartridge (cyan) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер Ricoh Toner Type C7100 (black) </t>
+  </si>
+  <si>
+    <t>3 030 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер Ricoh Toner Type C7100 (yellow) </t>
+  </si>
+  <si>
+    <t>4 349 000,00</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh Toner Type C7100 (magenta)</t>
+  </si>
+  <si>
+    <t>5 754 000,00</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh Toner Type C7100 (cyan)</t>
+  </si>
+  <si>
+    <t>4 048 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Pro C5200 Print Cartridge (black)</t>
+  </si>
+  <si>
+    <t>2 355 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Ricoh Pro C5200 Print Cartridge (yellow) </t>
+  </si>
+  <si>
+    <t>2 450 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Ricoh Pro C5200 Print Cartridge (magenta) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Ricoh Pro C5200 Print Cartridge (cyan) </t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Print Cartridge IM C6000  (black)</t>
+  </si>
+  <si>
+    <t>1 599 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Print Cartridge IM C6000 (yellow)</t>
+  </si>
+  <si>
+    <t>3 201 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Print Cartridge IM C6000 (magenta)</t>
+  </si>
+  <si>
+    <t>3 197 000,00</t>
+  </si>
+  <si>
+    <t>3 158 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Print Cartridge IM C6000 (cyan)</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh Black for GA model C7200</t>
+  </si>
+  <si>
+    <t>3 009 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Ricoh Pro C7200X Print Cartridge (yellow) </t>
+  </si>
+  <si>
+    <t>4 502 000,00</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh Magenta for GA model C7200</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh Cyan for GA model C7200</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Ricoh Pro C7200 Print Cartridge (invisible red)</t>
+  </si>
+  <si>
+    <t>19 206 000,00</t>
+  </si>
+  <si>
+    <t>Чернила Ricoh Pro AR Ink Pack Type L4100 (black)</t>
+  </si>
+  <si>
+    <t>2 243 000,00</t>
+  </si>
+  <si>
+    <t>Чернила Ricoh Pro AR Ink Pack Type L4100 (cyan)</t>
+  </si>
+  <si>
+    <t>Чернила Ricoh Pro AR Ink Pack Type L4100 (magenta)</t>
+  </si>
+  <si>
+    <t>Чернила Ricoh Pro AR Ink Pack Type L4100 (yellow)</t>
+  </si>
+  <si>
+    <t>Текстильные чернила черные (высокой емкости) тип 1 (140мл) для Ri 100 Ricoh</t>
+  </si>
+  <si>
+    <t>1 687 000,00</t>
+  </si>
+  <si>
+    <t>Текстильные чернила голубые (высокой емкости) тип 1 (100мл) для Ri 100 Ricoh</t>
+  </si>
+  <si>
+    <t>1 426 000,00</t>
+  </si>
+  <si>
+    <t>Текстильные чернила пурпурные (высокой емкости) тип 1 (100мл) для Ri 100 Ricoh</t>
+  </si>
+  <si>
+    <t>Текстильные чернила желтые (высокой емкости) тип 1 (100мл) для Ri 100 Ricoh</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh Black MP C3503/3004</t>
+  </si>
+  <si>
+    <t>1 613 000,00</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh Yellow MP C3503/3004</t>
+  </si>
+  <si>
+    <t>2 716 000,00</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh Magenta MP C3503/3004</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh Cyan MP C3503/3004</t>
+  </si>
+  <si>
+    <t>Тонер Ricoh Toner Type 1160W (black)</t>
+  </si>
+  <si>
+    <t>3 385 000,00</t>
+  </si>
+  <si>
+    <t>Тонер Print Cartridge Black IM C3500</t>
+  </si>
+  <si>
+    <t>1 870 000,00</t>
+  </si>
+  <si>
+    <t>Тонер Print Cartridge Yellow IM C3500</t>
+  </si>
+  <si>
+    <t>3 228 000,00</t>
+  </si>
+  <si>
+    <t>Тонер Print Cartridge Magenta IM C3500</t>
+  </si>
+  <si>
+    <t>Тонер Print Cartridge Cyan IM C3500</t>
+  </si>
+  <si>
+    <t>Тонер белый тип C7100</t>
+  </si>
+  <si>
+    <t>10 009 000,00</t>
+  </si>
+  <si>
+    <t>Тонер неоновый розовый C7100</t>
+  </si>
+  <si>
+    <t>Тонер прозрачный тип C7100</t>
+  </si>
+  <si>
+    <t>10 017 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж XEROX VersaLink C8000 белый</t>
+  </si>
+  <si>
+    <t>106R04646</t>
+  </si>
+  <si>
+    <t>8 476 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox WC7525/7830/7545/7556/7855 (Black)</t>
+  </si>
+  <si>
+    <t>006R01517</t>
+  </si>
+  <si>
+    <t>2 029 000,00</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox WC 7545/7556 (CYAN)</t>
+  </si>
+  <si>
+    <t>006R01520</t>
+  </si>
+  <si>
+    <t>2 197 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Canon C-ENV 49 для IRC3330i, IRC3325i, IRC3320i Black </t>
+  </si>
+  <si>
+    <t>Canon</t>
+  </si>
+  <si>
+    <t>8524B002AA</t>
+  </si>
+  <si>
+    <t>1 808 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Canon C-ENV 49 для IRC3330i, IRC3325i, IRC3320i Cyan </t>
+  </si>
+  <si>
+    <t>8525B002AA</t>
+  </si>
+  <si>
+    <t>2 672 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Canon C-ENV 49 для IRC3330i, IRC3325i, IRC3320i Magenta </t>
+  </si>
+  <si>
+    <t>8526B002AA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Canon C-ENV 49 для IRC3330i, IRC3325i, IRC3320i Yellow </t>
+  </si>
+  <si>
+    <t>8527B002AA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тонер-картридж Canon C-EXV54 для IRC3025,IRC3520 Black </t>
+  </si>
+  <si>
+    <t>1394C002AA</t>
+  </si>
+  <si>
     <t>1 209 000,00</t>
   </si>
   <si>
-    <t>Тонер картридж Xerox C7020/7025/7030 Yellow</t>
-[...379 lines deleted...]
-  <si>
     <t xml:space="preserve">Тонер-картридж Xerox VLC7000 Black Hi-Cap </t>
   </si>
   <si>
     <t>106R03765</t>
   </si>
   <si>
     <t>2 557 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox VLC7000 Magenta Hi-Cap </t>
   </si>
   <si>
     <t>106R03767</t>
   </si>
   <si>
     <t>3 684 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox VLC7000 Yellow Hi-Cap </t>
   </si>
   <si>
     <t>106R03766</t>
   </si>
   <si>
-    <t>3 148 000,00</t>
+    <t>3 747 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox WC 7232 Magenta </t>
   </si>
   <si>
     <t>006R01272</t>
   </si>
   <si>
     <t>2 142 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Konica Minolta TN620C (cyan) C3070L/C4065 </t>
   </si>
   <si>
     <t>Konica Minolta</t>
   </si>
   <si>
     <t>A3VX456/A3VX45M</t>
   </si>
   <si>
-    <t>2 193 000,00</t>
+    <t>2 429 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Konica Minolta TN620C (black) C3070L/C4065 </t>
   </si>
   <si>
     <t>A3VX156/A3VX15M</t>
   </si>
   <si>
     <t>1 097 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Konica Minolta TN620C (magenta) C3070L/C4065 </t>
   </si>
   <si>
     <t xml:space="preserve">A3VX356/A3VX35M </t>
   </si>
   <si>
-    <t>1 535 000,00</t>
+    <t>1 702 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Konica Minolta TN620C (yellow) C3070L/C4065 </t>
   </si>
   <si>
     <t>A3VX256/A3VX25M</t>
   </si>
   <si>
-    <t>2 002 000,00</t>
+    <t>2 225 000,00</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox Toner Cartridge Phaser 7500 (magenta)</t>
   </si>
   <si>
     <t>106R01444</t>
   </si>
   <si>
     <t>8 534 000,00</t>
   </si>
   <si>
     <t>Картриджи для ЧБ принтеров</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox ALTALINK B8145/B8155</t>
   </si>
   <si>
     <t>006R01772</t>
   </si>
   <si>
     <t>1 493 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox VersaLink B7100 (Black) </t>
   </si>
   <si>
     <t>006R01819</t>
   </si>
   <si>
-    <t>1 534 000,00</t>
+    <t>1 384 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox Phaser 5335 </t>
   </si>
   <si>
     <t>113R00737</t>
   </si>
   <si>
     <t>6 785 000,00</t>
   </si>
   <si>
     <t>Картридж Phaser 5500 Print Xerox</t>
   </si>
   <si>
     <t>113R00668</t>
   </si>
   <si>
     <t>3 791 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox B7025/7030/7035 </t>
   </si>
   <si>
     <t>106R03396</t>
   </si>
   <si>
-    <t>1 481 000,00</t>
+    <t>1 445 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox D95A/D110 Black </t>
   </si>
   <si>
     <t>006R01561</t>
   </si>
   <si>
-    <t>1 832 000,00</t>
+    <t>1 738 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox P3052/P3260/WC3215/WC3225 Hi-Cap </t>
   </si>
   <si>
     <t>106R02782</t>
   </si>
   <si>
     <t>1 872 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox P3052/P3260/WC3215/WC3225 Stnd </t>
   </si>
   <si>
     <t>106R02778</t>
   </si>
   <si>
     <t>930 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox P3330/WC3335/WC3345 Extra Hi-Cap </t>
   </si>
   <si>
     <t>106R03623</t>
   </si>
@@ -1206,387 +1200,420 @@
   <si>
     <t>3DSystems</t>
   </si>
   <si>
     <t>1 463 000,00</t>
   </si>
   <si>
     <t>Пластик 3D Systems Cartridge for Cube 3, ABS - Black</t>
   </si>
   <si>
     <t>1 705 000,00</t>
   </si>
   <si>
     <t>Пластик 3D Systems Cartridge for Cube 3, ABS - Blue</t>
   </si>
   <si>
     <t>Пластик 3D Systems Cartridge for Cube 3, ABS - Green</t>
   </si>
   <si>
     <t>Пластик 3D Systems Cartridge for Cube 3, ABS - Red</t>
   </si>
   <si>
     <t>Пластик 3D Systems Cartridge for Cube 3, ABS - White</t>
   </si>
   <si>
+    <t>Магнитный винил</t>
+  </si>
+  <si>
+    <t>Винил магнитный 0.4mmx30.5mx0.62m безклеевой</t>
+  </si>
+  <si>
+    <t>SIGO</t>
+  </si>
+  <si>
+    <t>0.4mmx30.5mx0.62ВИНМАГН</t>
+  </si>
+  <si>
+    <t>Цена договорная</t>
+  </si>
+  <si>
+    <t>Винил магнитный 0.4mmx30.5mx0.62m с клеем</t>
+  </si>
+  <si>
+    <t>0.4mmx30.5mx0.62ВИНМАГ с клеем</t>
+  </si>
+  <si>
+    <t>Винил магнитный 0.7mmx15mx0.62m безклеевой</t>
+  </si>
+  <si>
+    <t>0.7mmx15mx0.62mВИНМАГН</t>
+  </si>
+  <si>
+    <t>Винил магнитный 0.9mmx15mx0.62 безклеевой</t>
+  </si>
+  <si>
+    <t>0.9mmx15mx0.62ВИНМАГН</t>
+  </si>
+  <si>
+    <t>Винил магнитный 0.9mmx15mx0.62 с клеем</t>
+  </si>
+  <si>
+    <t>0.9mmx15mx0.62ВИНМАГ с клеем</t>
+  </si>
+  <si>
     <t>Тонеры и девелоперы</t>
   </si>
   <si>
     <t>Девелопер черный для Ricoh pro C7100/C7110, Original</t>
   </si>
   <si>
     <t>D1949640</t>
   </si>
   <si>
-    <t>3 815 000,00</t>
+    <t>3 679 000,00</t>
   </si>
   <si>
     <t>Девелопер голубой для Ricoh pro C7100/C7110, Original</t>
   </si>
   <si>
     <t>D1949660</t>
   </si>
   <si>
-    <t>3 227 000,00</t>
+    <t>3 113 000,00</t>
   </si>
   <si>
     <t>Девелопер Ricoh Developer Type 30W (black)</t>
   </si>
   <si>
     <t>B1259640</t>
   </si>
   <si>
-    <t>3 007 000,00</t>
+    <t>2 891 000,00</t>
   </si>
   <si>
     <t>Девелопер желтый для Ricoh pro C7100/C7110, Original</t>
   </si>
   <si>
     <t>D1949680</t>
   </si>
   <si>
-    <t>3 814 000,00</t>
+    <t>3 677 000,00</t>
   </si>
   <si>
     <t>Девелопер Ricoh NEON-PINK</t>
   </si>
   <si>
     <t>D0A59715</t>
   </si>
   <si>
-    <t>9 392 000,00</t>
+    <t>9 056 000,00</t>
   </si>
   <si>
     <t>Девелопер (K) DC 252</t>
   </si>
   <si>
     <t>675K17930</t>
   </si>
   <si>
     <t>1 457 000,00</t>
   </si>
   <si>
     <t>Девелопер (Y) DC 252</t>
   </si>
   <si>
     <t>675K18020</t>
   </si>
   <si>
-    <t>1 738 000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Девелопер BK (черный) PRO C7200X</t>
   </si>
   <si>
     <t>D0A59640</t>
   </si>
   <si>
-    <t>2 293 000,00</t>
+    <t>2 206 000,00</t>
   </si>
   <si>
     <t>Девелопер C (голубой) PRO C7200X</t>
   </si>
   <si>
     <t>D0A59660</t>
   </si>
   <si>
     <t>Девелопер M (малиновый) PRO C7200X</t>
   </si>
   <si>
     <t>D0A59670</t>
   </si>
   <si>
     <t>1 911 000,00</t>
   </si>
   <si>
     <t>Девелопер Y (желтый) PRO C7200X</t>
   </si>
   <si>
     <t>D0A59680</t>
   </si>
   <si>
     <t>Девелопер Ricoh Developer Type S3 (invisible red)</t>
   </si>
   <si>
-    <t>8 696 000,00</t>
+    <t>8 363 000,00</t>
   </si>
   <si>
     <t>Девелопер Ricoh Developer Type S3 (neon pink)</t>
   </si>
   <si>
-    <t>14 478 000,00</t>
+    <t>13 923 000,00</t>
   </si>
   <si>
     <t>Девелопер Ricoh Magenta Pro C7100</t>
   </si>
   <si>
     <t>D1949670</t>
   </si>
   <si>
     <t xml:space="preserve">Девелопер Ricoh Developer Type S3 Pro C7200 (clear) </t>
   </si>
   <si>
-    <t>4 887 000,00</t>
+    <t>4 700 000,00</t>
   </si>
   <si>
     <t>Фотобарабаны для принтеров</t>
   </si>
   <si>
     <t>VersaLink B7100 Drum Cartridge / Фотобарабан</t>
   </si>
   <si>
     <t>013R00687</t>
   </si>
   <si>
-    <t>5 075 000,00</t>
+    <t>4 151 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Драм-картридж Xerox VersaLink C7100 </t>
   </si>
   <si>
     <t>013R00688</t>
   </si>
   <si>
-    <t>5 139 000,00</t>
+    <t>5 443 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Драм-картридж Xerox P3052/P3260/WC3215/WC3225 </t>
   </si>
   <si>
     <t>101R00474</t>
   </si>
   <si>
     <t>1 344 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Драм-картридж Xerox Phaser 5550 </t>
   </si>
   <si>
     <t>113R00670</t>
   </si>
   <si>
     <t>7 756 000,00</t>
   </si>
   <si>
     <t>Драм-картридж Xerox Versant 80/180 Xerox</t>
   </si>
   <si>
     <t>013R00676</t>
   </si>
   <si>
     <t>3 065 000,00</t>
   </si>
   <si>
     <t>Драм-картридж Xerox VL B600/B605/B610</t>
   </si>
   <si>
     <t>101R00582</t>
   </si>
   <si>
     <t>1 574 000,00</t>
   </si>
   <si>
     <t>Драм-картридж VLB400/VLB405 Xerox</t>
   </si>
   <si>
     <t>101R00554</t>
   </si>
   <si>
-    <t>1 767 000,00</t>
+    <t>2 046 000,00</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox WC 5016/5020 Drum Xerox</t>
   </si>
   <si>
     <t>101R00432</t>
   </si>
   <si>
     <t>2 663 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Тонер-картридж Xerox VLB400/VLB405 Extra Hi-Cap </t>
   </si>
   <si>
     <t>106R03585</t>
   </si>
   <si>
     <t>4 239 000,00</t>
   </si>
   <si>
     <t>Копи картридж VL C7100/7120 Drum</t>
   </si>
   <si>
-    <t>5 443 000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Ксерграфический модуль для C7020/7025/7030 Xerox</t>
   </si>
   <si>
     <t>113R00780</t>
   </si>
   <si>
-    <t>5 085 000,00</t>
+    <t>4 846 000,00</t>
   </si>
   <si>
     <t>Ксерографический модуль DC 2020 Xerox</t>
   </si>
   <si>
     <t>013R00677</t>
   </si>
   <si>
-    <t>1 596 000,00</t>
+    <t>1 506 000,00</t>
   </si>
   <si>
     <t>Ксерографический модуль VLC7000 Xerox</t>
   </si>
   <si>
     <t>113R00782</t>
   </si>
   <si>
     <t>4 208 000,00</t>
   </si>
   <si>
     <t>Ксерографический модуль WC 5645/5655/5665/5675 Xerox</t>
   </si>
   <si>
     <t>113R00673</t>
   </si>
   <si>
     <t>7 302 000,00</t>
   </si>
   <si>
     <t>Фотобарабан W6700SP Ricoh</t>
   </si>
   <si>
     <t>B0109510</t>
   </si>
   <si>
-    <t>33 318 000,00</t>
+    <t>32 041 000,00</t>
   </si>
   <si>
     <t>Fuser Xerox C75/J75</t>
   </si>
   <si>
     <t>008R13146</t>
   </si>
   <si>
     <t>13 856 000,00</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh IMC3000-3500: голубой</t>
   </si>
   <si>
     <t>D0BM2211</t>
   </si>
   <si>
     <t>10 475 000,00</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh IMC3000-3500: пурпурный</t>
   </si>
   <si>
     <t>D0BM2212</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh IMC3000-3500: желтый</t>
   </si>
   <si>
     <t>D0BM2213</t>
   </si>
   <si>
     <t>Фотобарабан Xerox Drum Cartridge Color C75</t>
   </si>
   <si>
     <t>013R00672</t>
   </si>
   <si>
     <t>3 759 000,00</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh OPC drum (black)</t>
   </si>
   <si>
     <t>D2392242</t>
   </si>
   <si>
-    <t>13 843 000,00</t>
+    <t>13 312 000,00</t>
   </si>
   <si>
     <t>Фотобарабан C7100X / OPC DRUM DIA60</t>
   </si>
   <si>
     <t>D1949510</t>
   </si>
   <si>
-    <t>5 859 000,00</t>
+    <t>5 635 000,00</t>
   </si>
   <si>
     <t>Фотобарабан HP LJ 1010</t>
   </si>
   <si>
     <t>HP-LJ-1010</t>
   </si>
   <si>
     <t>73 000,00</t>
   </si>
   <si>
     <t>Фотобарабан Ricoh OPC drum Color</t>
   </si>
   <si>
     <t>D2392239</t>
   </si>
   <si>
-    <t>6 948 000,00</t>
+    <t>6 681 000,00</t>
   </si>
   <si>
     <t>Фотобарабан Цветной MPC3004/C3504</t>
   </si>
   <si>
     <t>D2392259</t>
   </si>
   <si>
-    <t>10 428 000,00</t>
+    <t>10 028 000,00</t>
   </si>
   <si>
     <t>Фотобарабан DC6060/DC2045</t>
   </si>
   <si>
     <t>001R00561</t>
   </si>
   <si>
     <t>2 094 000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0,00"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1842,51 +1869,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="164" fillId="3" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0749743ab0648e32c9620c1db22910.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c524dcad9fec88812f2b1951866408.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c524dcad9fec88812f2b1951866408.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb99e6a2ebf3f6dbff57e7fbaa76604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb99e6a2ebf3f6dbff57e7fbaa76604.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59869ae6e30afdebaf2d9ef0be5f539c.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59869ae6e30afdebaf2d9ef0be5f539c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96dab29697db3d33c1f1d0ddfab89.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96dab29697db3d33c1f1d0ddfab89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528d3b05317308a91b00e8742dab72a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528d3b05317308a91b00e8742dab72a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fdfe5d32b0674b9ccc29e8451ed92.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fdfe5d32b0674b9ccc29e8451ed92.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36f6ebbd1033f17e14607dd51f86d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36f6ebbd1033f17e14607dd51f86d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da5c0f470905ab680f6c522e3aff84.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da5c0f470905ab680f6c522e3aff84.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4387175e4b768243e3e913b96f7d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4387175e4b768243e3e913b96f7d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716d3cb69d10877494f5dfda047e08.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716d3cb69d10877494f5dfda047e08.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a786177f233d973174a9b97e65b72cc.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a786177f233d973174a9b97e65b72cc.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b98708c3d16582e051024d0e330046.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b98708c3d16582e051024d0e330046.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c999e91cb86286ee3944a5fa4eb4d95.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c999e91cb86286ee3944a5fa4eb4d95.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac43a0010bbaa840160e72189ac6fe0.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac43a0010bbaa840160e72189ac6fe0.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2efd8ce2323c24d13812345815d635.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2efd8ce2323c24d13812345815d635.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee91eb0d815b1481aa0cacd3ec7bdb.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee91eb0d815b1481aa0cacd3ec7bdb.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a3d4ff0aa7bb20bfcfe3124d78b82.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a3d4ff0aa7bb20bfcfe3124d78b82.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c4fa9f1e1652c889cab3a950df63.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c4fa9f1e1652c889cab3a950df63.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d6bd97e2477e6078e26195375a81.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d6bd97e2477e6078e26195375a81.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30196cbf09be9a456dd46e2fbcbca09b.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30196cbf09be9a456dd46e2fbcbca09b.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb64efbb61108e2d6778b2f72b1d09.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb64efbb61108e2d6778b2f72b1d09.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6639e6daa9da3401049575d1b316f.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6639e6daa9da3401049575d1b316f.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd94e41410517afa402d7293dffde12.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd94e41410517afa402d7293dffde12.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c0ac09b619d226c3c7e6404b6e15a.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c0ac09b619d226c3c7e6404b6e15a.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49505302eb1d6c51b45d2fdf74152e87.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49505302eb1d6c51b45d2fdf74152e87.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e2dbdfe1b2d3d5b3f9f859cb0d941.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e2dbdfe1b2d3d5b3f9f859cb0d941.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630dc1cebcc9a0a17e2a123f0873a28.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630dc1cebcc9a0a17e2a123f0873a28.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e62beca9ea989f8b537658d052a3.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e62beca9ea989f8b537658d052a3.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd06ea6205c27bb8fa01e96ba44ed25.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd06ea6205c27bb8fa01e96ba44ed25.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbba15b1dea8ee201dfcb7f9546b3b.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbba15b1dea8ee201dfcb7f9546b3b.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8474edd28bb552d376ea034d4eae.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8474edd28bb552d376ea034d4eae.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5930050e9063b831d641af2b29251a.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5930050e9063b831d641af2b29251a.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b00ff7421636bc2d1de8a66741fb1.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b00ff7421636bc2d1de8a66741fb1.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e5afd2a109fba83661535b15c65ef.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e5afd2a109fba83661535b15c65ef.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81923cf11a628ab3837d586b944ae.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81923cf11a628ab3837d586b944ae.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea689d6f999a1ac419825543e6a4219.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea689d6f999a1ac419825543e6a4219.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c9acd9a0d416facf1aec5c9dd2b7b.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c9acd9a0d416facf1aec5c9dd2b7b.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2583c811e61b5623cf399ea44c052a.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2583c811e61b5623cf399ea44c052a.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5217cbc14b0140c8def9f05230d9cc.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5217cbc14b0140c8def9f05230d9cc.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e08d3f4f009d7ae6462b070468000.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e08d3f4f009d7ae6462b070468000.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d91ddfd03b79e3f0b44d3d8fc430.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d91ddfd03b79e3f0b44d3d8fc430.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dcbfad0cf367823477479dd741f69.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dcbfad0cf367823477479dd741f69.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c57e4f890ef6a2b28bcaea4b219538.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c57e4f890ef6a2b28bcaea4b219538.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bfb88b2e8847bf0dd13f074b77ed9.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bfb88b2e8847bf0dd13f074b77ed9.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52828bfedb56e1b2cc9b06b76d1c8.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52828bfedb56e1b2cc9b06b76d1c8.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52828bfedb56e1b2cc9b06b76d1c8.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52828bfedb56e1b2cc9b06b76d1c8.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e8e5bfb9412c595155437ea321cd.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e8e5bfb9412c595155437ea321cd.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703d67b232329d0cbaf48516714395.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703d67b232329d0cbaf48516714395.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd18afda83a9f2e7ae3d61c45087d6f.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd18afda83a9f2e7ae3d61c45087d6f.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6aa1c6a019d5a11a44233dc059785.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6aa1c6a019d5a11a44233dc059785.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6a118e38a81da52d49972d09f0498.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6a118e38a81da52d49972d09f0498.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f663e67bf02d260022dcbe4a8d08dc.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f663e67bf02d260022dcbe4a8d08dc.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05b7ea948d3662373c49ed81806a4.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05b7ea948d3662373c49ed81806a4.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecc37a62e133bd2ea60cb64220db52.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecc37a62e133bd2ea60cb64220db52.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd965c9405dce72a0bdc1c18b3607f7.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd965c9405dce72a0bdc1c18b3607f7.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2837bf03117d4cd1e2fc42e45b0d996.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2837bf03117d4cd1e2fc42e45b0d996.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2418c1d623a9294b3945371bd6113c.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2418c1d623a9294b3945371bd6113c.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2edd13e7b5ca3ffc57cda624d709.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2edd13e7b5ca3ffc57cda624d709.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3ee432ebd301a3358cf132567432.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3ee432ebd301a3358cf132567432.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b0184f6e162d63dd027e5dcccc06d.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b0184f6e162d63dd027e5dcccc06d.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b80dd514ab4900d10bb621014e39.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b80dd514ab4900d10bb621014e39.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a6714f45000d9d4c48f8aabb1a10.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a6714f45000d9d4c48f8aabb1a10.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd44a529234298c9531cffe7a85d040.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd44a529234298c9531cffe7a85d040.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e8e5bfb9412c595155437ea321cd.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e8e5bfb9412c595155437ea321cd.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dff0d7d5a50f4c02e113c3855d404c.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dff0d7d5a50f4c02e113c3855d404c.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6813f08cd342ca6fcc6920698afd65f.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6813f08cd342ca6fcc6920698afd65f.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95026906a01f96a6b1bddcea52fdea59.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95026906a01f96a6b1bddcea52fdea59.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115a44427a96f6fb7d32af10f7eda62.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115a44427a96f6fb7d32af10f7eda62.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589e0bd91a10b495c9bc734e3b5398.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589e0bd91a10b495c9bc734e3b5398.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e584937cf5ed638f0a99acd6eb12c.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e584937cf5ed638f0a99acd6eb12c.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c81cf413d86bc82b39c68e001e0c9.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c81cf413d86bc82b39c68e001e0c9.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d43c4be144f144409f28a3459fa9.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d43c4be144f144409f28a3459fa9.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627916dee1d1f6cc56615cc51089d10a.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627916dee1d1f6cc56615cc51089d10a.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869032164ce16fe4e712c201af722201.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869032164ce16fe4e712c201af722201.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf78f594beeff1510e65bec4c2e369.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf78f594beeff1510e65bec4c2e369.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229b7ff2f892856b9d218f18d7bbb5.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229b7ff2f892856b9d218f18d7bbb5.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29c04af08071c79c16eca343f2fac5.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29c04af08071c79c16eca343f2fac5.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663895bb08bcd591de2edda6e929975.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663895bb08bcd591de2edda6e929975.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e7e2be0093c7f403b5011b2def2e2.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e7e2be0093c7f403b5011b2def2e2.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48fd37557477af6a03e794aacfc174.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48fd37557477af6a03e794aacfc174.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a967f6f7317bddf0171e4e6e1d19.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a967f6f7317bddf0171e4e6e1d19.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945ea6abd4debe7abfd11acc873976c.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945ea6abd4debe7abfd11acc873976c.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cdf7ed4ccee3f03b3436b78736366.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cdf7ed4ccee3f03b3436b78736366.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21febb52ebceae02f8245f57de8c683e.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21febb52ebceae02f8245f57de8c683e.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9eb6a3ec441a2c4ce9190ae2f90b8.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9eb6a3ec441a2c4ce9190ae2f90b8.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45e202f295a7dd0b43f700b13fa60f.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45e202f295a7dd0b43f700b13fa60f.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b715b6e24c4bc747cade1ad1d25589.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b715b6e24c4bc747cade1ad1d25589.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91851a55b6837d4c185cd2c9a22e9590.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91851a55b6837d4c185cd2c9a22e9590.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a116b97569ce6c3833ba47303a2fa.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a116b97569ce6c3833ba47303a2fa.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1362b4482f40278973596fd7d2fe2.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1362b4482f40278973596fd7d2fe2.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1362b4482f40278973596fd7d2fe2.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1362b4482f40278973596fd7d2fe2.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45daad9d308009f61714638be6592.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45daad9d308009f61714638be6592.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45daad9d308009f61714638be6592.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45daad9d308009f61714638be6592.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d6c62a54aba16874aa07880ed9674.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d6c62a54aba16874aa07880ed9674.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a3c1a5d269dd15db279fdb43d723.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a3c1a5d269dd15db279fdb43d723.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39f3a4c50c061108b04e950777c16f.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39f3a4c50c061108b04e950777c16f.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fc158eb8ab758c8fa3ecae9ad020.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fc158eb8ab758c8fa3ecae9ad020.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581dbb778187f95b3e234f00ae020b.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581dbb778187f95b3e234f00ae020b.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeaa49db7e09a1373219cf7c0027ce.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeaa49db7e09a1373219cf7c0027ce.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a835de912fce6da77a5855d25e613b.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a835de912fce6da77a5855d25e613b.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f320ab535d50a12dc7a26c63ad0f193.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f320ab535d50a12dc7a26c63ad0f193.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bcf1657f8d36f26d490d4d949908d.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bcf1657f8d36f26d490d4d949908d.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31274efd3c1f09c51e5abee5eeb1aaad.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31274efd3c1f09c51e5abee5eeb1aaad.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d679422bbccc03b2e3dc34ebbc5a6ff.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d679422bbccc03b2e3dc34ebbc5a6ff.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f493c7e11fc161d09e2e2665f0f439e.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f493c7e11fc161d09e2e2665f0f439e.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f2117b2dae77c978cebdc3d4b95a.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f2117b2dae77c978cebdc3d4b95a.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ee3ca1fc946c1e479fd0da411570.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ee3ca1fc946c1e479fd0da411570.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f2117b2dae77c978cebdc3d4b95a.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f2117b2dae77c978cebdc3d4b95a.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b320ef57fa5d23e93ab776315909.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b320ef57fa5d23e93ab776315909.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b320ef57fa5d23e93ab776315909.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b320ef57fa5d23e93ab776315909.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22245c9ee6799abccc324aa85a6b1c.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22245c9ee6799abccc324aa85a6b1c.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358e1989424d6c5ba4249d4fd6d91ba.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358e1989424d6c5ba4249d4fd6d91ba.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d4b982dac9b16233224e3520fba62.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d4b982dac9b16233224e3520fba62.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdeb57b2b64a0340b7d24280640f6a.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdeb57b2b64a0340b7d24280640f6a.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382806bd8ad215da8158ca4aba023902.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382806bd8ad215da8158ca4aba023902.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dee50da86aef5bb0a256730ba411c.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dee50da86aef5bb0a256730ba411c.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9208205d4c14e19a565598c5d0d11.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9208205d4c14e19a565598c5d0d11.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b38a54c035850f93b0aa674c6f9ba.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b38a54c035850f93b0aa674c6f9ba.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082a702c170433d20f13d2926535e52.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082a702c170433d20f13d2926535e52.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49ffc53c513e1832967e6abafd74b.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49ffc53c513e1832967e6abafd74b.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07984b3e771ec29c9d987a9632caf6.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07984b3e771ec29c9d987a9632caf6.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212744ebcab7c1116b77302a8e6bd3d.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212744ebcab7c1116b77302a8e6bd3d.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c380f0ad82427b5245f9e04bad263e.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c380f0ad82427b5245f9e04bad263e.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702644c89c4aaa2c521b6aa86a4916a2.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702644c89c4aaa2c521b6aa86a4916a2.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907e951d9c684f98ee382e1c0439bf7.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907e951d9c684f98ee382e1c0439bf7.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68cfa0a6fb48744041944f3da7e4ed.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68cfa0a6fb48744041944f3da7e4ed.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0735d6facfce88189366c257ed299.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0735d6facfce88189366c257ed299.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8582464e7888e27d6e1b25c1c312cd7.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8582464e7888e27d6e1b25c1c312cd7.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24990cdfea81e1b249c70892c354caa9.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24990cdfea81e1b249c70892c354caa9.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6e0e75dfffdaca3ff85cb46273e7.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6e0e75dfffdaca3ff85cb46273e7.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121514f8e8db560cd896cb2198742e9f.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121514f8e8db560cd896cb2198742e9f.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be002945c58976ea6b2fbf2ff1df432.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be002945c58976ea6b2fbf2ff1df432.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611fa730e19f0acb8af56b9bb7b4dc9.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611fa730e19f0acb8af56b9bb7b4dc9.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a8824d9737e09df4e759fbe1f64c.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a8824d9737e09df4e759fbe1f64c.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb736dcbcf1c76d2892cefde60fbe38.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb736dcbcf1c76d2892cefde60fbe38.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a8f77e8af387d1e64a801aae778b1.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a8f77e8af387d1e64a801aae778b1.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969992abe843b0d34c8ad41ae7ee0f73.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969992abe843b0d34c8ad41ae7ee0f73.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898ba50c3a248d8a9bc73716cd06c2.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898ba50c3a248d8a9bc73716cd06c2.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eace90ffec0b5e152f86447af53611.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eace90ffec0b5e152f86447af53611.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b39181e96912a7e1d19abfb3dc64.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b39181e96912a7e1d19abfb3dc64.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178cffb086d59ce21f490795df30b7.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178cffb086d59ce21f490795df30b7.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c93e0dd732a04702eca19ba9b3f00.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c93e0dd732a04702eca19ba9b3f00.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52d0aa8c99184362a69f89697adb5b.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52d0aa8c99184362a69f89697adb5b.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b5383e396c4c58c938bd9e43d9e6a.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b5383e396c4c58c938bd9e43d9e6a.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae89249fed6c7a57e58a51866a9383.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae89249fed6c7a57e58a51866a9383.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c924cdc68dfa0f0d558c534ca3825.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c924cdc68dfa0f0d558c534ca3825.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1ae8a89a23833e1c3a2e5308e312.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1ae8a89a23833e1c3a2e5308e312.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd28be0d8f92bb49cb302b3e067dbe7.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd28be0d8f92bb49cb302b3e067dbe7.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8383a590ef4da466921aae90784f5.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8383a590ef4da466921aae90784f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0749743ab0648e32c9620c1db22910.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c524dcad9fec88812f2b1951866408.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c524dcad9fec88812f2b1951866408.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb99e6a2ebf3f6dbff57e7fbaa76604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb99e6a2ebf3f6dbff57e7fbaa76604.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59869ae6e30afdebaf2d9ef0be5f539c.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59869ae6e30afdebaf2d9ef0be5f539c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96dab29697db3d33c1f1d0ddfab89.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96dab29697db3d33c1f1d0ddfab89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528d3b05317308a91b00e8742dab72a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528d3b05317308a91b00e8742dab72a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fdfe5d32b0674b9ccc29e8451ed92.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fdfe5d32b0674b9ccc29e8451ed92.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36f6ebbd1033f17e14607dd51f86d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36f6ebbd1033f17e14607dd51f86d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da5c0f470905ab680f6c522e3aff84.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da5c0f470905ab680f6c522e3aff84.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4387175e4b768243e3e913b96f7d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4387175e4b768243e3e913b96f7d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716d3cb69d10877494f5dfda047e08.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716d3cb69d10877494f5dfda047e08.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a786177f233d973174a9b97e65b72cc.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a786177f233d973174a9b97e65b72cc.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b98708c3d16582e051024d0e330046.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b98708c3d16582e051024d0e330046.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c999e91cb86286ee3944a5fa4eb4d95.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c999e91cb86286ee3944a5fa4eb4d95.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac43a0010bbaa840160e72189ac6fe0.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac43a0010bbaa840160e72189ac6fe0.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2efd8ce2323c24d13812345815d635.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2efd8ce2323c24d13812345815d635.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee91eb0d815b1481aa0cacd3ec7bdb.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee91eb0d815b1481aa0cacd3ec7bdb.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a3d4ff0aa7bb20bfcfe3124d78b82.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a3d4ff0aa7bb20bfcfe3124d78b82.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c4fa9f1e1652c889cab3a950df63.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c4fa9f1e1652c889cab3a950df63.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d6bd97e2477e6078e26195375a81.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d6bd97e2477e6078e26195375a81.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30196cbf09be9a456dd46e2fbcbca09b.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30196cbf09be9a456dd46e2fbcbca09b.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb64efbb61108e2d6778b2f72b1d09.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb64efbb61108e2d6778b2f72b1d09.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6639e6daa9da3401049575d1b316f.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6639e6daa9da3401049575d1b316f.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd94e41410517afa402d7293dffde12.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd94e41410517afa402d7293dffde12.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c0ac09b619d226c3c7e6404b6e15a.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c0ac09b619d226c3c7e6404b6e15a.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49505302eb1d6c51b45d2fdf74152e87.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49505302eb1d6c51b45d2fdf74152e87.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e2dbdfe1b2d3d5b3f9f859cb0d941.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e2dbdfe1b2d3d5b3f9f859cb0d941.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630dc1cebcc9a0a17e2a123f0873a28.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630dc1cebcc9a0a17e2a123f0873a28.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e62beca9ea989f8b537658d052a3.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e62beca9ea989f8b537658d052a3.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd06ea6205c27bb8fa01e96ba44ed25.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd06ea6205c27bb8fa01e96ba44ed25.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbba15b1dea8ee201dfcb7f9546b3b.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbba15b1dea8ee201dfcb7f9546b3b.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8474edd28bb552d376ea034d4eae.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8474edd28bb552d376ea034d4eae.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5930050e9063b831d641af2b29251a.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5930050e9063b831d641af2b29251a.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b00ff7421636bc2d1de8a66741fb1.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b00ff7421636bc2d1de8a66741fb1.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e5afd2a109fba83661535b15c65ef.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e5afd2a109fba83661535b15c65ef.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81923cf11a628ab3837d586b944ae.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81923cf11a628ab3837d586b944ae.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea689d6f999a1ac419825543e6a4219.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea689d6f999a1ac419825543e6a4219.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c9acd9a0d416facf1aec5c9dd2b7b.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c9acd9a0d416facf1aec5c9dd2b7b.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2583c811e61b5623cf399ea44c052a.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2583c811e61b5623cf399ea44c052a.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5217cbc14b0140c8def9f05230d9cc.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5217cbc14b0140c8def9f05230d9cc.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e08d3f4f009d7ae6462b070468000.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e08d3f4f009d7ae6462b070468000.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d91ddfd03b79e3f0b44d3d8fc430.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d91ddfd03b79e3f0b44d3d8fc430.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dcbfad0cf367823477479dd741f69.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dcbfad0cf367823477479dd741f69.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c57e4f890ef6a2b28bcaea4b219538.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c57e4f890ef6a2b28bcaea4b219538.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bfb88b2e8847bf0dd13f074b77ed9.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bfb88b2e8847bf0dd13f074b77ed9.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52828bfedb56e1b2cc9b06b76d1c8.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52828bfedb56e1b2cc9b06b76d1c8.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52828bfedb56e1b2cc9b06b76d1c8.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52828bfedb56e1b2cc9b06b76d1c8.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e8e5bfb9412c595155437ea321cd.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e8e5bfb9412c595155437ea321cd.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703d67b232329d0cbaf48516714395.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703d67b232329d0cbaf48516714395.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd18afda83a9f2e7ae3d61c45087d6f.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd18afda83a9f2e7ae3d61c45087d6f.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6aa1c6a019d5a11a44233dc059785.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6aa1c6a019d5a11a44233dc059785.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6a118e38a81da52d49972d09f0498.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6a118e38a81da52d49972d09f0498.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d69be05217e978e03ee595717f8.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f663e67bf02d260022dcbe4a8d08dc.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f663e67bf02d260022dcbe4a8d08dc.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05b7ea948d3662373c49ed81806a4.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05b7ea948d3662373c49ed81806a4.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecc37a62e133bd2ea60cb64220db52.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecc37a62e133bd2ea60cb64220db52.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd965c9405dce72a0bdc1c18b3607f7.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd965c9405dce72a0bdc1c18b3607f7.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2837bf03117d4cd1e2fc42e45b0d996.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2837bf03117d4cd1e2fc42e45b0d996.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2418c1d623a9294b3945371bd6113c.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2418c1d623a9294b3945371bd6113c.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2edd13e7b5ca3ffc57cda624d709.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2edd13e7b5ca3ffc57cda624d709.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3ee432ebd301a3358cf132567432.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3ee432ebd301a3358cf132567432.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b0184f6e162d63dd027e5dcccc06d.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b0184f6e162d63dd027e5dcccc06d.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b80dd514ab4900d10bb621014e39.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b80dd514ab4900d10bb621014e39.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a6714f45000d9d4c48f8aabb1a10.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a6714f45000d9d4c48f8aabb1a10.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd44a529234298c9531cffe7a85d040.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd44a529234298c9531cffe7a85d040.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e8e5bfb9412c595155437ea321cd.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e8e5bfb9412c595155437ea321cd.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dff0d7d5a50f4c02e113c3855d404c.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dff0d7d5a50f4c02e113c3855d404c.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6813f08cd342ca6fcc6920698afd65f.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6813f08cd342ca6fcc6920698afd65f.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95026906a01f96a6b1bddcea52fdea59.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95026906a01f96a6b1bddcea52fdea59.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115a44427a96f6fb7d32af10f7eda62.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115a44427a96f6fb7d32af10f7eda62.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589e0bd91a10b495c9bc734e3b5398.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589e0bd91a10b495c9bc734e3b5398.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e584937cf5ed638f0a99acd6eb12c.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e584937cf5ed638f0a99acd6eb12c.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c81cf413d86bc82b39c68e001e0c9.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c81cf413d86bc82b39c68e001e0c9.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d43c4be144f144409f28a3459fa9.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d43c4be144f144409f28a3459fa9.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627916dee1d1f6cc56615cc51089d10a.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627916dee1d1f6cc56615cc51089d10a.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869032164ce16fe4e712c201af722201.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869032164ce16fe4e712c201af722201.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf78f594beeff1510e65bec4c2e369.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf78f594beeff1510e65bec4c2e369.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229b7ff2f892856b9d218f18d7bbb5.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229b7ff2f892856b9d218f18d7bbb5.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29c04af08071c79c16eca343f2fac5.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29c04af08071c79c16eca343f2fac5.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663895bb08bcd591de2edda6e929975.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663895bb08bcd591de2edda6e929975.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e7e2be0093c7f403b5011b2def2e2.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e7e2be0093c7f403b5011b2def2e2.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48fd37557477af6a03e794aacfc174.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48fd37557477af6a03e794aacfc174.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a967f6f7317bddf0171e4e6e1d19.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a967f6f7317bddf0171e4e6e1d19.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945ea6abd4debe7abfd11acc873976c.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945ea6abd4debe7abfd11acc873976c.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cdf7ed4ccee3f03b3436b78736366.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cdf7ed4ccee3f03b3436b78736366.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21febb52ebceae02f8245f57de8c683e.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21febb52ebceae02f8245f57de8c683e.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9eb6a3ec441a2c4ce9190ae2f90b8.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9eb6a3ec441a2c4ce9190ae2f90b8.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45e202f295a7dd0b43f700b13fa60f.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45e202f295a7dd0b43f700b13fa60f.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b715b6e24c4bc747cade1ad1d25589.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b715b6e24c4bc747cade1ad1d25589.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91851a55b6837d4c185cd2c9a22e9590.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91851a55b6837d4c185cd2c9a22e9590.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a116b97569ce6c3833ba47303a2fa.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a116b97569ce6c3833ba47303a2fa.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1362b4482f40278973596fd7d2fe2.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1362b4482f40278973596fd7d2fe2.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1362b4482f40278973596fd7d2fe2.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1362b4482f40278973596fd7d2fe2.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45daad9d308009f61714638be6592.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45daad9d308009f61714638be6592.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45daad9d308009f61714638be6592.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45daad9d308009f61714638be6592.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d6c62a54aba16874aa07880ed9674.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d6c62a54aba16874aa07880ed9674.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a3c1a5d269dd15db279fdb43d723.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a3c1a5d269dd15db279fdb43d723.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39f3a4c50c061108b04e950777c16f.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39f3a4c50c061108b04e950777c16f.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fc158eb8ab758c8fa3ecae9ad020.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fc158eb8ab758c8fa3ecae9ad020.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581dbb778187f95b3e234f00ae020b.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581dbb778187f95b3e234f00ae020b.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeaa49db7e09a1373219cf7c0027ce.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeaa49db7e09a1373219cf7c0027ce.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a835de912fce6da77a5855d25e613b.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a835de912fce6da77a5855d25e613b.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f320ab535d50a12dc7a26c63ad0f193.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f320ab535d50a12dc7a26c63ad0f193.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bcf1657f8d36f26d490d4d949908d.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bcf1657f8d36f26d490d4d949908d.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31274efd3c1f09c51e5abee5eeb1aaad.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31274efd3c1f09c51e5abee5eeb1aaad.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d679422bbccc03b2e3dc34ebbc5a6ff.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d679422bbccc03b2e3dc34ebbc5a6ff.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f493c7e11fc161d09e2e2665f0f439e.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f493c7e11fc161d09e2e2665f0f439e.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f2117b2dae77c978cebdc3d4b95a.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f2117b2dae77c978cebdc3d4b95a.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ee3ca1fc946c1e479fd0da411570.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ee3ca1fc946c1e479fd0da411570.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f2117b2dae77c978cebdc3d4b95a.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f2117b2dae77c978cebdc3d4b95a.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09551cab82ecdb1ebc258e76fdcc463.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b320ef57fa5d23e93ab776315909.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b320ef57fa5d23e93ab776315909.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b320ef57fa5d23e93ab776315909.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b320ef57fa5d23e93ab776315909.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22245c9ee6799abccc324aa85a6b1c.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22245c9ee6799abccc324aa85a6b1c.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358e1989424d6c5ba4249d4fd6d91ba.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358e1989424d6c5ba4249d4fd6d91ba.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d4b982dac9b16233224e3520fba62.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d4b982dac9b16233224e3520fba62.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdeb57b2b64a0340b7d24280640f6a.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdeb57b2b64a0340b7d24280640f6a.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382806bd8ad215da8158ca4aba023902.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382806bd8ad215da8158ca4aba023902.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dee50da86aef5bb0a256730ba411c.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dee50da86aef5bb0a256730ba411c.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9208205d4c14e19a565598c5d0d11.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9208205d4c14e19a565598c5d0d11.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b38a54c035850f93b0aa674c6f9ba.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b38a54c035850f93b0aa674c6f9ba.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082a702c170433d20f13d2926535e52.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082a702c170433d20f13d2926535e52.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49ffc53c513e1832967e6abafd74b.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49ffc53c513e1832967e6abafd74b.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07984b3e771ec29c9d987a9632caf6.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07984b3e771ec29c9d987a9632caf6.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d6111fcc4576b47c1f784369a6b3.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d6111fcc4576b47c1f784369a6b3.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d6111fcc4576b47c1f784369a6b3.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d6111fcc4576b47c1f784369a6b3.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d6111fcc4576b47c1f784369a6b3.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d6111fcc4576b47c1f784369a6b3.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d6111fcc4576b47c1f784369a6b3.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d6111fcc4576b47c1f784369a6b3.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d6111fcc4576b47c1f784369a6b3.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d6111fcc4576b47c1f784369a6b3.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212744ebcab7c1116b77302a8e6bd3d.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212744ebcab7c1116b77302a8e6bd3d.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c380f0ad82427b5245f9e04bad263e.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c380f0ad82427b5245f9e04bad263e.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702644c89c4aaa2c521b6aa86a4916a2.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702644c89c4aaa2c521b6aa86a4916a2.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907e951d9c684f98ee382e1c0439bf7.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907e951d9c684f98ee382e1c0439bf7.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68cfa0a6fb48744041944f3da7e4ed.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68cfa0a6fb48744041944f3da7e4ed.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0735d6facfce88189366c257ed299.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0735d6facfce88189366c257ed299.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8582464e7888e27d6e1b25c1c312cd7.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8582464e7888e27d6e1b25c1c312cd7.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24990cdfea81e1b249c70892c354caa9.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24990cdfea81e1b249c70892c354caa9.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6e0e75dfffdaca3ff85cb46273e7.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6e0e75dfffdaca3ff85cb46273e7.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121514f8e8db560cd896cb2198742e9f.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121514f8e8db560cd896cb2198742e9f.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be002945c58976ea6b2fbf2ff1df432.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be002945c58976ea6b2fbf2ff1df432.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611fa730e19f0acb8af56b9bb7b4dc9.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611fa730e19f0acb8af56b9bb7b4dc9.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a8824d9737e09df4e759fbe1f64c.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a8824d9737e09df4e759fbe1f64c.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb736dcbcf1c76d2892cefde60fbe38.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb736dcbcf1c76d2892cefde60fbe38.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a8f77e8af387d1e64a801aae778b1.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a8f77e8af387d1e64a801aae778b1.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969992abe843b0d34c8ad41ae7ee0f73.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969992abe843b0d34c8ad41ae7ee0f73.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898ba50c3a248d8a9bc73716cd06c2.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898ba50c3a248d8a9bc73716cd06c2.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eace90ffec0b5e152f86447af53611.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eace90ffec0b5e152f86447af53611.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b39181e96912a7e1d19abfb3dc64.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b39181e96912a7e1d19abfb3dc64.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178cffb086d59ce21f490795df30b7.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178cffb086d59ce21f490795df30b7.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c93e0dd732a04702eca19ba9b3f00.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c93e0dd732a04702eca19ba9b3f00.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52d0aa8c99184362a69f89697adb5b.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52d0aa8c99184362a69f89697adb5b.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b5383e396c4c58c938bd9e43d9e6a.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b5383e396c4c58c938bd9e43d9e6a.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae89249fed6c7a57e58a51866a9383.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae89249fed6c7a57e58a51866a9383.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c924cdc68dfa0f0d558c534ca3825.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c924cdc68dfa0f0d558c534ca3825.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1ae8a89a23833e1c3a2e5308e312.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1ae8a89a23833e1c3a2e5308e312.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd28be0d8f92bb49cb302b3e067dbe7.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd28be0d8f92bb49cb302b3e067dbe7.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971c283be5b0647a2d7c27327b8f65.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8383a590ef4da466921aae90784f5.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8383a590ef4da466921aae90784f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2038350</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>723900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -10708,2492 +10735,2792 @@
         <xdr:cNvPr id="295" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>160</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>160</xdr:row>
+        <xdr:cNvPr id="306" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>161</xdr:row>
+        <xdr:cNvPr id="307" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>161</xdr:row>
+        <xdr:cNvPr id="308" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>162</xdr:row>
+        <xdr:cNvPr id="309" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="495300" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>162</xdr:row>
+        <xdr:cNvPr id="310" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="495300" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>163</xdr:row>
+        <xdr:cNvPr id="311" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>163</xdr:row>
+        <xdr:cNvPr id="312" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>164</xdr:row>
+        <xdr:cNvPr id="313" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>164</xdr:row>
+        <xdr:cNvPr id="314" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>165</xdr:row>
+        <xdr:cNvPr id="315" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>165</xdr:row>
+        <xdr:cNvPr id="316" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>166</xdr:row>
+        <xdr:cNvPr id="317" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>166</xdr:row>
+        <xdr:cNvPr id="318" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>167</xdr:row>
+        <xdr:cNvPr id="319" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>167</xdr:row>
+        <xdr:cNvPr id="320" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>168</xdr:row>
+        <xdr:cNvPr id="321" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="895350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>168</xdr:row>
+        <xdr:cNvPr id="322" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="895350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>169</xdr:row>
+        <xdr:cNvPr id="323" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="314" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>169</xdr:row>
+        <xdr:cNvPr id="324" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>170</xdr:row>
+        <xdr:cNvPr id="325" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>170</xdr:row>
+        <xdr:cNvPr id="326" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>171</xdr:row>
+        <xdr:cNvPr id="327" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>171</xdr:row>
+        <xdr:cNvPr id="328" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>172</xdr:row>
+        <xdr:cNvPr id="329" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>172</xdr:row>
+        <xdr:cNvPr id="330" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>173</xdr:row>
+        <xdr:cNvPr id="331" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>173</xdr:row>
+        <xdr:cNvPr id="332" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>174</xdr:row>
+        <xdr:cNvPr id="333" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="628650" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>174</xdr:row>
+        <xdr:cNvPr id="334" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="628650" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>176</xdr:row>
+        <xdr:cNvPr id="335" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="895350" cy="628650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>176</xdr:row>
+        <xdr:cNvPr id="336" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="895350" cy="628650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>177</xdr:row>
+        <xdr:cNvPr id="337" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="409575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>177</xdr:row>
+        <xdr:cNvPr id="338" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="409575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>178</xdr:row>
+        <xdr:cNvPr id="339" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="330" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>178</xdr:row>
+        <xdr:cNvPr id="340" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>179</xdr:row>
+        <xdr:cNvPr id="341" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>179</xdr:row>
+        <xdr:cNvPr id="342" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>180</xdr:row>
+        <xdr:cNvPr id="343" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="334" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>180</xdr:row>
+        <xdr:cNvPr id="344" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="335" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>181</xdr:row>
+        <xdr:cNvPr id="345" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="336" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>181</xdr:row>
+        <xdr:cNvPr id="346" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="337" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>182</xdr:row>
+        <xdr:cNvPr id="347" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="895350" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="338" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>182</xdr:row>
+        <xdr:cNvPr id="348" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="895350" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="339" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>183</xdr:row>
+        <xdr:cNvPr id="349" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="340" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>183</xdr:row>
+        <xdr:cNvPr id="350" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="341" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>184</xdr:row>
+        <xdr:cNvPr id="351" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="342" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>184</xdr:row>
+        <xdr:cNvPr id="352" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="343" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>185</xdr:row>
+        <xdr:cNvPr id="353" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="409575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>185</xdr:row>
+        <xdr:cNvPr id="354" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="409575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="345" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>186</xdr:row>
+        <xdr:cNvPr id="355" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="346" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>186</xdr:row>
+        <xdr:cNvPr id="356" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="347" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>187</xdr:row>
+        <xdr:cNvPr id="357" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="348" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>187</xdr:row>
+        <xdr:cNvPr id="358" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="349" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>188</xdr:row>
+        <xdr:cNvPr id="359" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>194</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="504825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="350" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>188</xdr:row>
+        <xdr:cNvPr id="360" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>194</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="504825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="351" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>189</xdr:row>
+        <xdr:cNvPr id="361" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="352" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>189</xdr:row>
+        <xdr:cNvPr id="362" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="353" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>190</xdr:row>
+        <xdr:cNvPr id="363" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="371475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>190</xdr:row>
+        <xdr:cNvPr id="364" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="371475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="355" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>191</xdr:row>
+        <xdr:cNvPr id="365" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="356" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>191</xdr:row>
+        <xdr:cNvPr id="366" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="357" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>192</xdr:row>
+        <xdr:cNvPr id="367" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>192</xdr:row>
+        <xdr:cNvPr id="368" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>193</xdr:row>
+        <xdr:cNvPr id="369" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>193</xdr:row>
+        <xdr:cNvPr id="370" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>194</xdr:row>
+        <xdr:cNvPr id="371" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>194</xdr:row>
+        <xdr:cNvPr id="372" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>195</xdr:row>
+        <xdr:cNvPr id="373" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="364" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>195</xdr:row>
+        <xdr:cNvPr id="374" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="365" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>196</xdr:row>
+        <xdr:cNvPr id="375" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="438150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="366" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>196</xdr:row>
+        <xdr:cNvPr id="376" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="438150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="367" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>197</xdr:row>
+        <xdr:cNvPr id="377" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="368" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>197</xdr:row>
+        <xdr:cNvPr id="378" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="369" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>198</xdr:row>
+        <xdr:cNvPr id="379" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="370" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>198</xdr:row>
+        <xdr:cNvPr id="380" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="371" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>199</xdr:row>
+        <xdr:cNvPr id="381" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="372" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>199</xdr:row>
+        <xdr:cNvPr id="382" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="373" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>200</xdr:row>
+        <xdr:cNvPr id="383" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="374" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>200</xdr:row>
+        <xdr:cNvPr id="384" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="375" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>201</xdr:row>
+        <xdr:cNvPr id="385" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="376" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>201</xdr:row>
+        <xdr:cNvPr id="386" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="377" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <xdr:cNvPr id="387" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2007-2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -13623,4864 +13950,4984 @@
         <v>21</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="33"/>
     </row>
     <row r="8" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A8" s="22">
         <v>2</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="27" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="30" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="33"/>
     </row>
     <row r="9" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A9" s="22">
         <v>3</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="27" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="33"/>
     </row>
     <row r="10" spans="1:28" customHeight="1" ht="47.53125" s="3" customFormat="1">
       <c r="A10" s="22">
         <v>4</v>
       </c>
       <c r="B10" s="22" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="22" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E10" s="27" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H10" s="22"/>
       <c r="I10" s="33"/>
     </row>
     <row r="11" spans="1:28" customHeight="1" ht="46.10625" s="3" customFormat="1">
       <c r="A11" s="22">
         <v>5</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="22" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E11" s="27" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F11" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="33"/>
     </row>
     <row r="12" spans="1:28" customHeight="1" ht="41.11875" s="3" customFormat="1">
       <c r="A12" s="22">
         <v>6</v>
       </c>
       <c r="B12" s="22" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E12" s="27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H12" s="22"/>
       <c r="I12" s="33"/>
     </row>
     <row r="13" spans="1:28" customHeight="1" ht="41.11875" s="3" customFormat="1">
       <c r="A13" s="22">
         <v>7</v>
       </c>
       <c r="B13" s="22" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E13" s="27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="33"/>
     </row>
     <row r="14" spans="1:28" customHeight="1" ht="41.11875" s="3" customFormat="1">
       <c r="A14" s="22">
         <v>8</v>
       </c>
       <c r="B14" s="22" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="22" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E14" s="27" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="22"/>
       <c r="I14" s="33"/>
     </row>
     <row r="15" spans="1:28" customHeight="1" ht="31.14375" s="3" customFormat="1">
       <c r="A15" s="22">
         <v>9</v>
       </c>
       <c r="B15" s="22" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="22" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E15" s="27" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="30" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H15" s="22"/>
       <c r="I15" s="33"/>
     </row>
     <row r="16" spans="1:28" customHeight="1" ht="29.71875" s="3" customFormat="1">
       <c r="A16" s="22">
         <v>10</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="22" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E16" s="27" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="30" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H16" s="22"/>
       <c r="I16" s="33"/>
     </row>
     <row r="17" spans="1:28" customHeight="1" ht="30.075" s="3" customFormat="1">
       <c r="A17" s="22">
         <v>11</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="22" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E17" s="27" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="30" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H17" s="22"/>
       <c r="I17" s="33"/>
     </row>
     <row r="18" spans="1:28" customHeight="1" ht="29.3625" s="3" customFormat="1">
       <c r="A18" s="22">
         <v>12</v>
       </c>
       <c r="B18" s="22" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="22" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E18" s="27" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F18" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="30" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H18" s="22"/>
       <c r="I18" s="33"/>
     </row>
     <row r="19" spans="1:28" customHeight="1" ht="51.80625" s="3" customFormat="1">
       <c r="A19" s="22">
         <v>13</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="22" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E19" s="27" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F19" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="30" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H19" s="22"/>
       <c r="I19" s="33"/>
     </row>
     <row r="20" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A20" s="22">
         <v>14</v>
       </c>
       <c r="B20" s="22" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="27" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F20" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="30" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H20" s="22"/>
       <c r="I20" s="33"/>
     </row>
     <row r="21" spans="1:28" customHeight="1" ht="20" s="3" customFormat="1">
       <c r="A21" s="22">
         <v>15</v>
       </c>
       <c r="B21" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E21" s="27" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="F21" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="30" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H21" s="22"/>
       <c r="I21" s="33"/>
     </row>
     <row r="22" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A22" s="22">
         <v>16</v>
       </c>
       <c r="B22" s="22" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="22" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E22" s="27" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F22" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G22" s="30" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H22" s="22"/>
       <c r="I22" s="33"/>
     </row>
     <row r="23" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A23" s="22">
         <v>17</v>
       </c>
       <c r="B23" s="22" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D23" s="22" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E23" s="27" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F23" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H23" s="22"/>
       <c r="I23" s="33"/>
     </row>
     <row r="24" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A24" s="22">
         <v>18</v>
       </c>
       <c r="B24" s="22" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F24" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="22"/>
       <c r="I24" s="33"/>
     </row>
     <row r="25" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A25" s="22">
         <v>19</v>
       </c>
       <c r="B25" s="22" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="22" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E25" s="27" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F25" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="22"/>
       <c r="I25" s="33"/>
     </row>
     <row r="26" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A26" s="22">
         <v>20</v>
       </c>
       <c r="B26" s="22" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="22" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E26" s="27" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F26" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="22"/>
       <c r="I26" s="33"/>
     </row>
     <row r="27" spans="1:28" customHeight="1" ht="30.7875" s="3" customFormat="1">
       <c r="A27" s="22">
         <v>21</v>
       </c>
       <c r="B27" s="22" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="22" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E27" s="27" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F27" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="30" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H27" s="22"/>
       <c r="I27" s="33"/>
     </row>
     <row r="28" spans="1:28" customHeight="1" ht="45.0375" s="3" customFormat="1">
       <c r="A28" s="22">
         <v>22</v>
       </c>
       <c r="B28" s="22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E28" s="27" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F28" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H28" s="22"/>
       <c r="I28" s="33"/>
     </row>
     <row r="29" spans="1:28" customHeight="1" ht="56.4375" s="3" customFormat="1">
       <c r="A29" s="22">
         <v>23</v>
       </c>
       <c r="B29" s="22" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="22" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E29" s="27" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F29" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="30" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H29" s="22"/>
       <c r="I29" s="33"/>
     </row>
     <row r="30" spans="1:28" customHeight="1" ht="48.24375" s="3" customFormat="1">
       <c r="A30" s="22">
         <v>24</v>
       </c>
       <c r="B30" s="22" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="22" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E30" s="27" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="F30" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G30" s="30" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H30" s="22"/>
       <c r="I30" s="33"/>
     </row>
     <row r="31" spans="1:28" customHeight="1" ht="56.4375" s="3" customFormat="1">
       <c r="A31" s="22">
         <v>25</v>
       </c>
       <c r="B31" s="22" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="22" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E31" s="27" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F31" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="30" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H31" s="22"/>
       <c r="I31" s="33"/>
     </row>
     <row r="32" spans="1:28" customHeight="1" ht="60" s="3" customFormat="1">
       <c r="A32" s="22">
         <v>26</v>
       </c>
       <c r="B32" s="22" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C32" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D32" s="22" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E32" s="27" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F32" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="30" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H32" s="22"/>
       <c r="I32" s="33"/>
     </row>
     <row r="33" spans="1:28" customHeight="1" ht="60" s="3" customFormat="1">
       <c r="A33" s="22">
         <v>27</v>
       </c>
       <c r="B33" s="22" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="22" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E33" s="27" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F33" s="30" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="30" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H33" s="22"/>
       <c r="I33" s="33"/>
     </row>
     <row r="34" spans="1:28" customHeight="1" ht="60" s="2" customFormat="1">
       <c r="A34" s="34">
         <v>28</v>
       </c>
       <c r="B34" s="34" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C34" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D34" s="34" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E34" s="35" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F34" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H34" s="34"/>
       <c r="I34" s="33"/>
     </row>
     <row r="35" spans="1:28" customHeight="1" ht="20" s="2" customFormat="1">
       <c r="A35" s="34">
         <v>29</v>
       </c>
       <c r="B35" s="34" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C35" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="34" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E35" s="35" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="F35" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H35" s="34"/>
       <c r="I35" s="33"/>
     </row>
     <row r="36" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A36" s="34">
         <v>30</v>
       </c>
       <c r="B36" s="34" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C36" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="34" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E36" s="35" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="F36" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H36" s="34"/>
       <c r="I36" s="33"/>
     </row>
     <row r="37" spans="1:28" customHeight="1" ht="29.71875" s="2" customFormat="1">
       <c r="A37" s="34">
         <v>31</v>
       </c>
       <c r="B37" s="34" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C37" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D37" s="34" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E37" s="35" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="F37" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H37" s="34"/>
       <c r="I37" s="33"/>
     </row>
     <row r="38" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A38" s="34">
         <v>32</v>
       </c>
       <c r="B38" s="34" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C38" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D38" s="34" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E38" s="35" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="F38" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H38" s="34"/>
       <c r="I38" s="33"/>
     </row>
     <row r="39" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A39" s="34">
         <v>33</v>
       </c>
       <c r="B39" s="34" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C39" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D39" s="34">
         <v>828601</v>
       </c>
       <c r="E39" s="35" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="F39" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G39" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H39" s="34"/>
       <c r="I39" s="33"/>
     </row>
     <row r="40" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A40" s="34">
         <v>34</v>
       </c>
       <c r="B40" s="34" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C40" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D40" s="34">
         <v>828602</v>
       </c>
       <c r="E40" s="35" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="F40" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H40" s="34"/>
       <c r="I40" s="33"/>
     </row>
     <row r="41" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A41" s="34">
         <v>35</v>
       </c>
       <c r="B41" s="34" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C41" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D41" s="34">
         <v>828603</v>
       </c>
       <c r="E41" s="35" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="F41" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H41" s="34"/>
       <c r="I41" s="33"/>
     </row>
     <row r="42" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A42" s="34">
         <v>36</v>
       </c>
       <c r="B42" s="34" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C42" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D42" s="34">
         <v>828604</v>
       </c>
       <c r="E42" s="35" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="F42" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H42" s="34"/>
       <c r="I42" s="33"/>
     </row>
     <row r="43" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A43" s="34">
         <v>37</v>
       </c>
       <c r="B43" s="34" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C43" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D43" s="34">
         <v>828330</v>
       </c>
       <c r="E43" s="35" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="F43" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G43" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H43" s="34"/>
       <c r="I43" s="33"/>
     </row>
     <row r="44" spans="1:28" customHeight="1" ht="42.1875" s="2" customFormat="1">
       <c r="A44" s="34">
         <v>38</v>
       </c>
       <c r="B44" s="34" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C44" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D44" s="34">
         <v>828331</v>
       </c>
       <c r="E44" s="35" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="F44" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G44" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H44" s="34"/>
       <c r="I44" s="33"/>
     </row>
     <row r="45" spans="1:28" customHeight="1" ht="42.54375" s="2" customFormat="1">
       <c r="A45" s="34">
         <v>39</v>
       </c>
       <c r="B45" s="34" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C45" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D45" s="34">
         <v>828332</v>
       </c>
       <c r="E45" s="35" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F45" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H45" s="34"/>
       <c r="I45" s="33"/>
     </row>
     <row r="46" spans="1:28" customHeight="1" ht="27.9375" s="2" customFormat="1">
       <c r="A46" s="34">
         <v>40</v>
       </c>
       <c r="B46" s="34" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C46" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D46" s="34">
         <v>828333</v>
       </c>
       <c r="E46" s="35" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="F46" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H46" s="34"/>
       <c r="I46" s="33"/>
     </row>
     <row r="47" spans="1:28" customHeight="1" ht="67.125" s="2" customFormat="1">
       <c r="A47" s="34">
         <v>41</v>
       </c>
       <c r="B47" s="34" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C47" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D47" s="34">
         <v>828426</v>
       </c>
       <c r="E47" s="35" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F47" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G47" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H47" s="34"/>
       <c r="I47" s="33"/>
     </row>
     <row r="48" spans="1:28" customHeight="1" ht="63.91875" s="2" customFormat="1">
       <c r="A48" s="34">
         <v>42</v>
       </c>
       <c r="B48" s="34" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C48" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D48" s="34">
         <v>828427</v>
       </c>
       <c r="E48" s="35" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="F48" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G48" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H48" s="34"/>
       <c r="I48" s="33"/>
     </row>
     <row r="49" spans="1:28" customHeight="1" ht="67.125" s="2" customFormat="1">
       <c r="A49" s="34">
         <v>43</v>
       </c>
       <c r="B49" s="34" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C49" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D49" s="34">
         <v>828428</v>
       </c>
       <c r="E49" s="35" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="F49" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H49" s="34"/>
       <c r="I49" s="33"/>
     </row>
     <row r="50" spans="1:28" customHeight="1" ht="68.19375" s="2" customFormat="1">
       <c r="A50" s="34">
         <v>44</v>
       </c>
       <c r="B50" s="34" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C50" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D50" s="34">
         <v>828429</v>
       </c>
       <c r="E50" s="35" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="F50" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H50" s="34"/>
       <c r="I50" s="33"/>
     </row>
     <row r="51" spans="1:28" customHeight="1" ht="46.10625" s="2" customFormat="1">
       <c r="A51" s="34">
         <v>45</v>
       </c>
       <c r="B51" s="34" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C51" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D51" s="34">
         <v>842283</v>
       </c>
       <c r="E51" s="35" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F51" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H51" s="34"/>
       <c r="I51" s="33"/>
     </row>
     <row r="52" spans="1:28" customHeight="1" ht="60" s="2" customFormat="1">
       <c r="A52" s="34">
         <v>46</v>
       </c>
       <c r="B52" s="34" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C52" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D52" s="34">
         <v>842284</v>
       </c>
       <c r="E52" s="35" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F52" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H52" s="34"/>
       <c r="I52" s="33"/>
     </row>
     <row r="53" spans="1:28" customHeight="1" ht="21.16875" s="2" customFormat="1">
       <c r="A53" s="34">
         <v>47</v>
       </c>
       <c r="B53" s="34" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C53" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D53" s="34">
         <v>842285</v>
       </c>
       <c r="E53" s="35" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="F53" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G53" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H53" s="34"/>
       <c r="I53" s="33"/>
     </row>
     <row r="54" spans="1:28" customHeight="1" ht="21.16875" s="2" customFormat="1">
       <c r="A54" s="34">
         <v>48</v>
       </c>
       <c r="B54" s="34" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C54" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D54" s="34">
         <v>842285</v>
       </c>
       <c r="E54" s="35" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F54" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H54" s="34"/>
       <c r="I54" s="33"/>
     </row>
     <row r="55" spans="1:28" customHeight="1" ht="49.3125" s="2" customFormat="1">
       <c r="A55" s="34">
         <v>49</v>
       </c>
       <c r="B55" s="34" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C55" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D55" s="34">
         <v>842286</v>
       </c>
       <c r="E55" s="35" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="F55" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G55" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H55" s="34"/>
       <c r="I55" s="33"/>
     </row>
     <row r="56" spans="1:28" customHeight="1" ht="37.55625" s="2" customFormat="1">
       <c r="A56" s="34">
         <v>50</v>
       </c>
       <c r="B56" s="34" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C56" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D56" s="34">
         <v>828532</v>
       </c>
       <c r="E56" s="35" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="F56" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H56" s="34"/>
       <c r="I56" s="33"/>
     </row>
     <row r="57" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A57" s="34">
         <v>51</v>
       </c>
       <c r="B57" s="34" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C57" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D57" s="34">
         <v>828533</v>
       </c>
       <c r="E57" s="35" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F57" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G57" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H57" s="34"/>
       <c r="I57" s="33"/>
     </row>
     <row r="58" spans="1:28" customHeight="1" ht="31.5" s="2" customFormat="1">
       <c r="A58" s="34">
         <v>52</v>
       </c>
       <c r="B58" s="34" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C58" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D58" s="34">
         <v>828534</v>
       </c>
       <c r="E58" s="35" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F58" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G58" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H58" s="34"/>
       <c r="I58" s="33"/>
     </row>
     <row r="59" spans="1:28" customHeight="1" ht="30.43125" s="2" customFormat="1">
       <c r="A59" s="34">
         <v>53</v>
       </c>
       <c r="B59" s="34" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C59" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D59" s="34">
         <v>828535</v>
       </c>
       <c r="E59" s="35" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F59" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H59" s="34"/>
       <c r="I59" s="33"/>
     </row>
     <row r="60" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A60" s="34">
         <v>54</v>
       </c>
       <c r="B60" s="34" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C60" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D60" s="34">
         <v>828537</v>
       </c>
       <c r="E60" s="35" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F60" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G60" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H60" s="34"/>
       <c r="I60" s="33"/>
     </row>
     <row r="61" spans="1:28" customHeight="1" ht="54.3" s="2" customFormat="1">
       <c r="A61" s="34">
         <v>55</v>
       </c>
       <c r="B61" s="34" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C61" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D61" s="34">
         <v>842158</v>
       </c>
       <c r="E61" s="35" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F61" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H61" s="34"/>
       <c r="I61" s="33"/>
     </row>
     <row r="62" spans="1:28" customHeight="1" ht="54.3" s="2" customFormat="1">
       <c r="A62" s="34">
         <v>56</v>
       </c>
       <c r="B62" s="34" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C62" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D62" s="34">
         <v>842159</v>
       </c>
       <c r="E62" s="35" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F62" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G62" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H62" s="34"/>
       <c r="I62" s="33"/>
     </row>
     <row r="63" spans="1:28" customHeight="1" ht="54.3" s="2" customFormat="1">
       <c r="A63" s="34">
         <v>57</v>
       </c>
       <c r="B63" s="34" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C63" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D63" s="34">
         <v>842160</v>
       </c>
       <c r="E63" s="35" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F63" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G63" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H63" s="34"/>
       <c r="I63" s="33"/>
     </row>
     <row r="64" spans="1:28" customHeight="1" ht="54.3" s="2" customFormat="1">
       <c r="A64" s="34">
         <v>58</v>
       </c>
       <c r="B64" s="34" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C64" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D64" s="34">
         <v>842161</v>
       </c>
       <c r="E64" s="35" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F64" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H64" s="34"/>
       <c r="I64" s="33"/>
     </row>
     <row r="65" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A65" s="34">
         <v>59</v>
       </c>
       <c r="B65" s="34" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C65" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D65" s="34">
         <v>257059</v>
       </c>
       <c r="E65" s="35" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F65" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H65" s="34"/>
       <c r="I65" s="33"/>
     </row>
     <row r="66" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A66" s="34">
         <v>60</v>
       </c>
       <c r="B66" s="34" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C66" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D66" s="34">
         <v>257060</v>
       </c>
       <c r="E66" s="35" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F66" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G66" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H66" s="34"/>
       <c r="I66" s="33"/>
     </row>
     <row r="67" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A67" s="34">
         <v>61</v>
       </c>
       <c r="B67" s="34" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C67" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D67" s="34">
         <v>257061</v>
       </c>
       <c r="E67" s="35" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F67" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H67" s="34"/>
       <c r="I67" s="33"/>
     </row>
     <row r="68" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A68" s="34">
         <v>62</v>
       </c>
       <c r="B68" s="34" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C68" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D68" s="34">
         <v>257077</v>
       </c>
       <c r="E68" s="35" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F68" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G68" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H68" s="34"/>
       <c r="I68" s="33"/>
     </row>
     <row r="69" spans="1:28" customHeight="1" ht="46.4625" s="2" customFormat="1">
       <c r="A69" s="34">
         <v>63</v>
       </c>
       <c r="B69" s="34" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C69" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D69" s="34">
         <v>841817</v>
       </c>
       <c r="E69" s="35" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="F69" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G69" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H69" s="34"/>
       <c r="I69" s="33"/>
     </row>
     <row r="70" spans="1:28" customHeight="1" ht="43.96875" s="2" customFormat="1">
       <c r="A70" s="34">
         <v>64</v>
       </c>
       <c r="B70" s="34" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C70" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D70" s="34">
         <v>841818</v>
       </c>
       <c r="E70" s="35" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="F70" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G70" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H70" s="34"/>
       <c r="I70" s="33"/>
     </row>
     <row r="71" spans="1:28" customHeight="1" ht="44.68125" s="2" customFormat="1">
       <c r="A71" s="34">
         <v>65</v>
       </c>
       <c r="B71" s="34" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C71" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D71" s="34">
         <v>841819</v>
       </c>
       <c r="E71" s="35" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="F71" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G71" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H71" s="34"/>
       <c r="I71" s="33"/>
     </row>
     <row r="72" spans="1:28" customHeight="1" ht="44.68125" s="2" customFormat="1">
       <c r="A72" s="34">
         <v>66</v>
       </c>
       <c r="B72" s="34" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C72" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D72" s="34">
         <v>841820</v>
       </c>
       <c r="E72" s="35" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="F72" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G72" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H72" s="34"/>
       <c r="I72" s="33"/>
     </row>
     <row r="73" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A73" s="34">
         <v>67</v>
       </c>
       <c r="B73" s="34" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C73" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D73" s="34">
         <v>888029</v>
       </c>
       <c r="E73" s="35" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F73" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G73" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H73" s="34"/>
       <c r="I73" s="33"/>
     </row>
     <row r="74" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A74" s="34">
         <v>68</v>
       </c>
       <c r="B74" s="34" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C74" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D74" s="34">
         <v>842255</v>
       </c>
       <c r="E74" s="35" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="F74" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G74" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H74" s="34"/>
       <c r="I74" s="33"/>
     </row>
     <row r="75" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A75" s="34">
         <v>69</v>
       </c>
       <c r="B75" s="34" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C75" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D75" s="34">
         <v>842256</v>
       </c>
       <c r="E75" s="35" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F75" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G75" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H75" s="34"/>
       <c r="I75" s="33"/>
     </row>
     <row r="76" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A76" s="34">
         <v>70</v>
       </c>
       <c r="B76" s="34" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C76" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D76" s="34">
         <v>842257</v>
       </c>
       <c r="E76" s="35" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F76" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G76" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H76" s="34"/>
       <c r="I76" s="33"/>
     </row>
     <row r="77" spans="1:28" customHeight="1" ht="49.3125" s="2" customFormat="1">
       <c r="A77" s="34">
         <v>71</v>
       </c>
       <c r="B77" s="34" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C77" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D77" s="34">
         <v>842258</v>
       </c>
       <c r="E77" s="35" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F77" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G77" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H77" s="34"/>
       <c r="I77" s="33"/>
     </row>
     <row r="78" spans="1:28" customHeight="1" ht="45.39375" s="2" customFormat="1">
       <c r="A78" s="34">
         <v>72</v>
       </c>
       <c r="B78" s="34" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C78" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D78" s="34">
         <v>828344</v>
       </c>
       <c r="E78" s="35" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F78" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G78" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H78" s="34"/>
       <c r="I78" s="33"/>
     </row>
     <row r="79" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A79" s="34">
         <v>73</v>
       </c>
       <c r="B79" s="34" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C79" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D79" s="34">
         <v>828527</v>
       </c>
       <c r="E79" s="35" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F79" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G79" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H79" s="34"/>
       <c r="I79" s="33"/>
     </row>
     <row r="80" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A80" s="34">
         <v>74</v>
       </c>
       <c r="B80" s="34" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C80" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D80" s="34">
         <v>828479</v>
       </c>
       <c r="E80" s="35" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="F80" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G80" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H80" s="34"/>
       <c r="I80" s="33"/>
     </row>
     <row r="81" spans="1:28" customHeight="1" ht="30.075" s="2" customFormat="1">
       <c r="A81" s="34">
         <v>75</v>
       </c>
       <c r="B81" s="34" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C81" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D81" s="34" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="E81" s="35" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="F81" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G81" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H81" s="34"/>
       <c r="I81" s="33"/>
     </row>
     <row r="82" spans="1:28" customHeight="1" ht="32.925" s="2" customFormat="1">
       <c r="A82" s="34">
         <v>76</v>
       </c>
       <c r="B82" s="34" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C82" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D82" s="34" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E82" s="35" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F82" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G82" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H82" s="34"/>
       <c r="I82" s="33"/>
     </row>
     <row r="83" spans="1:28" customHeight="1" ht="38.625" s="2" customFormat="1">
       <c r="A83" s="34">
         <v>77</v>
       </c>
       <c r="B83" s="34" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C83" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="34" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E83" s="35" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="F83" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G83" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H83" s="34"/>
       <c r="I83" s="33"/>
     </row>
     <row r="84" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A84" s="34">
         <v>78</v>
       </c>
       <c r="B84" s="34" t="s">
+        <v>179</v>
+      </c>
+      <c r="C84" s="34" t="s">
+        <v>180</v>
+      </c>
+      <c r="D84" s="34" t="s">
+        <v>181</v>
+      </c>
+      <c r="E84" s="35" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F84" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G84" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H84" s="34"/>
       <c r="I84" s="33"/>
     </row>
     <row r="85" spans="1:28" customHeight="1" ht="73.89375" s="2" customFormat="1">
       <c r="A85" s="34">
         <v>79</v>
       </c>
       <c r="B85" s="34" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C85" s="34" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D85" s="34" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E85" s="35" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="F85" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G85" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H85" s="34"/>
       <c r="I85" s="33"/>
     </row>
     <row r="86" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A86" s="34">
         <v>80</v>
       </c>
       <c r="B86" s="34" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C86" s="34" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D86" s="34" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E86" s="35" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="F86" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G86" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H86" s="34"/>
       <c r="I86" s="33"/>
     </row>
     <row r="87" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A87" s="34">
         <v>81</v>
       </c>
       <c r="B87" s="34" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C87" s="34" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D87" s="34" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E87" s="35" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="F87" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G87" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H87" s="34"/>
       <c r="I87" s="33"/>
     </row>
     <row r="88" spans="1:28" customHeight="1" ht="44.325" s="2" customFormat="1">
       <c r="A88" s="34">
         <v>82</v>
       </c>
       <c r="B88" s="34" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C88" s="34" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D88" s="34" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E88" s="35" t="s">
-        <v>67</v>
+        <v>192</v>
       </c>
       <c r="F88" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G88" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H88" s="34"/>
       <c r="I88" s="33"/>
     </row>
     <row r="89" spans="1:28" customHeight="1" ht="34.35" s="2" customFormat="1">
       <c r="A89" s="34">
         <v>83</v>
       </c>
       <c r="B89" s="34" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C89" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D89" s="34" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="E89" s="35" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="F89" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G89" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H89" s="34"/>
       <c r="I89" s="33"/>
     </row>
     <row r="90" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A90" s="34">
         <v>84</v>
       </c>
       <c r="B90" s="34" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C90" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D90" s="34" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E90" s="35" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="F90" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G90" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H90" s="34"/>
       <c r="I90" s="33"/>
     </row>
     <row r="91" spans="1:28" customHeight="1" ht="59.2875" s="2" customFormat="1">
       <c r="A91" s="34">
         <v>85</v>
       </c>
       <c r="B91" s="34" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C91" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D91" s="34" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="E91" s="35" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F91" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G91" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H91" s="34"/>
       <c r="I91" s="33"/>
     </row>
     <row r="92" spans="1:28" customHeight="1" ht="35.41875" s="2" customFormat="1">
       <c r="A92" s="34">
         <v>86</v>
       </c>
       <c r="B92" s="34" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C92" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D92" s="34" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E92" s="35" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="F92" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G92" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H92" s="34"/>
       <c r="I92" s="33"/>
     </row>
     <row r="93" spans="1:28" customHeight="1" ht="50.7375" s="2" customFormat="1">
       <c r="A93" s="34">
         <v>87</v>
       </c>
       <c r="B93" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="C93" s="34" t="s">
+        <v>206</v>
+      </c>
+      <c r="D93" s="34" t="s">
         <v>207</v>
       </c>
-      <c r="C93" s="34" t="s">
+      <c r="E93" s="35" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F93" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G93" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H93" s="34"/>
       <c r="I93" s="33"/>
     </row>
     <row r="94" spans="1:28" customHeight="1" ht="51.09375" s="2" customFormat="1">
       <c r="A94" s="34">
         <v>88</v>
       </c>
       <c r="B94" s="34" t="s">
+        <v>209</v>
+      </c>
+      <c r="C94" s="34" t="s">
+        <v>206</v>
+      </c>
+      <c r="D94" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="E94" s="35" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F94" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G94" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H94" s="34"/>
       <c r="I94" s="33"/>
     </row>
     <row r="95" spans="1:28" customHeight="1" ht="51.45" s="2" customFormat="1">
       <c r="A95" s="34">
         <v>89</v>
       </c>
       <c r="B95" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="C95" s="34" t="s">
+        <v>206</v>
+      </c>
+      <c r="D95" s="34" t="s">
+        <v>213</v>
+      </c>
+      <c r="E95" s="35" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F95" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G95" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H95" s="34"/>
       <c r="I95" s="33"/>
     </row>
     <row r="96" spans="1:28" customHeight="1" ht="51.09375" s="2" customFormat="1">
       <c r="A96" s="34">
         <v>90</v>
       </c>
       <c r="B96" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="C96" s="34" t="s">
+        <v>206</v>
+      </c>
+      <c r="D96" s="34" t="s">
+        <v>216</v>
+      </c>
+      <c r="E96" s="35" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F96" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G96" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H96" s="34"/>
       <c r="I96" s="33"/>
     </row>
     <row r="97" spans="1:28" customHeight="1" ht="40.05" s="2" customFormat="1">
       <c r="A97" s="34">
         <v>91</v>
       </c>
       <c r="B97" s="34" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C97" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D97" s="34" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E97" s="35" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F97" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G97" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H97" s="34"/>
       <c r="I97" s="33"/>
     </row>
     <row r="98" spans="1:28" s="2" customFormat="1">
       <c r="A98" s="37"/>
       <c r="B98" s="38" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C98" s="38"/>
       <c r="D98" s="38"/>
       <c r="E98" s="39"/>
       <c r="F98" s="38"/>
       <c r="G98" s="38"/>
       <c r="H98" s="38"/>
       <c r="I98" s="32"/>
     </row>
     <row r="99" spans="1:28" customHeight="1" ht="36.4875" s="2" customFormat="1">
       <c r="A99" s="34">
         <v>1</v>
       </c>
       <c r="B99" s="34" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C99" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D99" s="34" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="E99" s="35" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="F99" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G99" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H99" s="34"/>
       <c r="I99" s="33"/>
     </row>
     <row r="100" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A100" s="34">
         <v>2</v>
       </c>
       <c r="B100" s="34" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C100" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D100" s="34" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="E100" s="35" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="F100" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G100" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H100" s="34"/>
       <c r="I100" s="33"/>
     </row>
     <row r="101" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A101" s="34">
         <v>3</v>
       </c>
       <c r="B101" s="34" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C101" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D101" s="34" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E101" s="35" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F101" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G101" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H101" s="34"/>
       <c r="I101" s="33"/>
     </row>
     <row r="102" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A102" s="34">
         <v>4</v>
       </c>
       <c r="B102" s="34" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C102" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D102" s="34" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E102" s="35" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="F102" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G102" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H102" s="34"/>
       <c r="I102" s="33"/>
     </row>
     <row r="103" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A103" s="34">
         <v>5</v>
       </c>
       <c r="B103" s="34" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C103" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D103" s="34" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E103" s="35" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="F103" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G103" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H103" s="34"/>
       <c r="I103" s="33"/>
     </row>
     <row r="104" spans="1:28" customHeight="1" ht="30.7875" s="2" customFormat="1">
       <c r="A104" s="34">
         <v>6</v>
       </c>
       <c r="B104" s="34" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C104" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D104" s="34" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="E104" s="35" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F104" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G104" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H104" s="34"/>
       <c r="I104" s="33"/>
     </row>
     <row r="105" spans="1:28" customHeight="1" ht="45.0375" s="2" customFormat="1">
       <c r="A105" s="34">
         <v>7</v>
       </c>
       <c r="B105" s="34" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C105" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D105" s="34" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E105" s="35" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F105" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G105" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H105" s="34"/>
       <c r="I105" s="33"/>
     </row>
     <row r="106" spans="1:28" customHeight="1" ht="45.0375" s="2" customFormat="1">
       <c r="A106" s="34">
         <v>8</v>
       </c>
       <c r="B106" s="34" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C106" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D106" s="34" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E106" s="35" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F106" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G106" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H106" s="34"/>
       <c r="I106" s="33"/>
     </row>
     <row r="107" spans="1:28" customHeight="1" ht="59.2875" s="2" customFormat="1">
       <c r="A107" s="34">
         <v>9</v>
       </c>
       <c r="B107" s="34" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C107" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D107" s="34" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E107" s="35" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F107" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G107" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H107" s="34"/>
       <c r="I107" s="33"/>
     </row>
     <row r="108" spans="1:28" customHeight="1" ht="59.2875" s="2" customFormat="1">
       <c r="A108" s="34">
         <v>10</v>
       </c>
       <c r="B108" s="34" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C108" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D108" s="34" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E108" s="35" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F108" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G108" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H108" s="34"/>
       <c r="I108" s="33"/>
     </row>
     <row r="109" spans="1:28" customHeight="1" ht="57.8625" s="2" customFormat="1">
       <c r="A109" s="34">
         <v>11</v>
       </c>
       <c r="B109" s="34" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C109" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D109" s="34" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E109" s="35" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F109" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G109" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H109" s="34"/>
       <c r="I109" s="33"/>
     </row>
     <row r="110" spans="1:28" customHeight="1" ht="45.75" s="2" customFormat="1">
       <c r="A110" s="34">
         <v>12</v>
       </c>
       <c r="B110" s="34" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C110" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D110" s="34" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E110" s="35" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F110" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G110" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H110" s="34"/>
       <c r="I110" s="33"/>
     </row>
     <row r="111" spans="1:28" customHeight="1" ht="45.75" s="2" customFormat="1">
       <c r="A111" s="34">
         <v>13</v>
       </c>
       <c r="B111" s="34" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C111" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D111" s="34" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E111" s="35" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F111" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G111" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H111" s="34"/>
       <c r="I111" s="33"/>
     </row>
     <row r="112" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A112" s="34">
         <v>14</v>
       </c>
       <c r="B112" s="34" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C112" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D112" s="34" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E112" s="35" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F112" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G112" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H112" s="34"/>
       <c r="I112" s="33"/>
     </row>
     <row r="113" spans="1:28" customHeight="1" ht="20" s="2" customFormat="1">
       <c r="A113" s="34">
         <v>15</v>
       </c>
       <c r="B113" s="34" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C113" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D113" s="34" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E113" s="35" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F113" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G113" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H113" s="34"/>
       <c r="I113" s="33"/>
     </row>
     <row r="114" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A114" s="34">
         <v>16</v>
       </c>
       <c r="B114" s="34" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C114" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D114" s="34" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E114" s="35" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F114" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G114" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H114" s="34"/>
       <c r="I114" s="33"/>
     </row>
     <row r="115" spans="1:28" customHeight="1" ht="64.9875" s="2" customFormat="1">
       <c r="A115" s="34">
         <v>17</v>
       </c>
       <c r="B115" s="34" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C115" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D115" s="34" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E115" s="35" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F115" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G115" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H115" s="34"/>
       <c r="I115" s="33"/>
     </row>
     <row r="116" spans="1:28" customHeight="1" ht="47.8875" s="2" customFormat="1">
       <c r="A116" s="34">
         <v>18</v>
       </c>
       <c r="B116" s="34" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C116" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D116" s="34" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E116" s="35" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F116" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G116" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H116" s="34"/>
       <c r="I116" s="33"/>
     </row>
     <row r="117" spans="1:28" customHeight="1" ht="40.7625" s="2" customFormat="1">
       <c r="A117" s="34">
         <v>19</v>
       </c>
       <c r="B117" s="34" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C117" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D117" s="34" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E117" s="35" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F117" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G117" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H117" s="34"/>
       <c r="I117" s="33"/>
     </row>
     <row r="118" spans="1:28" customHeight="1" ht="25.44375" s="2" customFormat="1">
       <c r="A118" s="34">
         <v>20</v>
       </c>
       <c r="B118" s="34" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C118" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D118" s="34" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E118" s="35" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="F118" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G118" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H118" s="34"/>
       <c r="I118" s="33"/>
     </row>
     <row r="119" spans="1:28" customHeight="1" ht="45.75" s="2" customFormat="1">
       <c r="A119" s="34">
         <v>21</v>
       </c>
       <c r="B119" s="34" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C119" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D119" s="34" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="E119" s="35" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="F119" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G119" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H119" s="34"/>
       <c r="I119" s="33"/>
     </row>
     <row r="120" spans="1:28" customHeight="1" ht="47.8875" s="2" customFormat="1">
       <c r="A120" s="34">
         <v>22</v>
       </c>
       <c r="B120" s="34" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C120" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D120" s="34" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E120" s="35" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="F120" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G120" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H120" s="34"/>
       <c r="I120" s="33"/>
     </row>
     <row r="121" spans="1:28" customHeight="1" ht="66.76875" s="2" customFormat="1">
       <c r="A121" s="34">
         <v>23</v>
       </c>
       <c r="B121" s="34" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C121" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D121" s="34" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E121" s="35" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F121" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G121" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H121" s="34"/>
       <c r="I121" s="33"/>
     </row>
     <row r="122" spans="1:28" s="2" customFormat="1">
       <c r="A122" s="37"/>
       <c r="B122" s="38" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C122" s="38"/>
       <c r="D122" s="38"/>
       <c r="E122" s="39"/>
       <c r="F122" s="38"/>
       <c r="G122" s="38"/>
       <c r="H122" s="38"/>
       <c r="I122" s="32"/>
     </row>
     <row r="123" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A123" s="34">
         <v>1</v>
       </c>
       <c r="B123" s="34" t="s">
+        <v>292</v>
+      </c>
+      <c r="C123" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D123" s="34" t="s">
         <v>294</v>
       </c>
-      <c r="C123" s="34" t="s">
+      <c r="E123" s="35" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
       <c r="F123" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G123" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H123" s="34"/>
       <c r="I123" s="33"/>
     </row>
     <row r="124" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A124" s="34">
         <v>2</v>
       </c>
       <c r="B124" s="34" t="s">
+        <v>296</v>
+      </c>
+      <c r="C124" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D124" s="34" t="s">
+        <v>297</v>
+      </c>
+      <c r="E124" s="35" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>300</v>
       </c>
       <c r="F124" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G124" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H124" s="34"/>
       <c r="I124" s="33"/>
     </row>
     <row r="125" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A125" s="34">
         <v>3</v>
       </c>
       <c r="B125" s="34" t="s">
+        <v>299</v>
+      </c>
+      <c r="C125" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D125" s="34" t="s">
+        <v>300</v>
+      </c>
+      <c r="E125" s="35" t="s">
         <v>301</v>
-      </c>
-[...7 lines deleted...]
-        <v>303</v>
       </c>
       <c r="F125" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G125" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H125" s="34"/>
       <c r="I125" s="33"/>
     </row>
     <row r="126" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A126" s="34">
         <v>4</v>
       </c>
       <c r="B126" s="34" t="s">
+        <v>302</v>
+      </c>
+      <c r="C126" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D126" s="34" t="s">
+        <v>303</v>
+      </c>
+      <c r="E126" s="35" t="s">
         <v>304</v>
-      </c>
-[...7 lines deleted...]
-        <v>306</v>
       </c>
       <c r="F126" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G126" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H126" s="34"/>
       <c r="I126" s="33"/>
     </row>
     <row r="127" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A127" s="34">
         <v>5</v>
       </c>
       <c r="B127" s="34" t="s">
+        <v>305</v>
+      </c>
+      <c r="C127" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="D127" s="34" t="s">
         <v>307</v>
       </c>
-      <c r="C127" s="34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="35" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="F127" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G127" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H127" s="34"/>
       <c r="I127" s="33"/>
     </row>
     <row r="128" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A128" s="34">
         <v>6</v>
       </c>
       <c r="B128" s="34" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C128" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D128" s="34" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="E128" s="35" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="F128" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G128" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H128" s="34"/>
       <c r="I128" s="33"/>
     </row>
     <row r="129" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A129" s="34">
         <v>7</v>
       </c>
       <c r="B129" s="34" t="s">
+        <v>311</v>
+      </c>
+      <c r="C129" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D129" s="34" t="s">
+        <v>312</v>
+      </c>
+      <c r="E129" s="35" t="s">
         <v>313</v>
-      </c>
-[...7 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F129" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G129" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H129" s="34"/>
       <c r="I129" s="33"/>
     </row>
     <row r="130" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A130" s="34">
         <v>8</v>
       </c>
       <c r="B130" s="34" t="s">
+        <v>314</v>
+      </c>
+      <c r="C130" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D130" s="34" t="s">
+        <v>315</v>
+      </c>
+      <c r="E130" s="35" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>318</v>
       </c>
       <c r="F130" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G130" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H130" s="34"/>
       <c r="I130" s="33"/>
     </row>
     <row r="131" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A131" s="34">
         <v>9</v>
       </c>
       <c r="B131" s="34" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C131" s="34" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D131" s="34">
         <v>841813</v>
       </c>
       <c r="E131" s="35" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="F131" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G131" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H131" s="34"/>
       <c r="I131" s="33"/>
     </row>
     <row r="132" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A132" s="34">
         <v>10</v>
       </c>
       <c r="B132" s="34" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C132" s="34" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D132" s="34">
         <v>841816</v>
       </c>
       <c r="E132" s="35" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="F132" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G132" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H132" s="34"/>
       <c r="I132" s="33"/>
     </row>
     <row r="133" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A133" s="34">
         <v>11</v>
       </c>
       <c r="B133" s="34" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C133" s="34" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D133" s="34">
         <v>841815</v>
       </c>
       <c r="E133" s="35" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="F133" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G133" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H133" s="34"/>
       <c r="I133" s="33"/>
     </row>
     <row r="134" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A134" s="34">
         <v>12</v>
       </c>
       <c r="B134" s="34" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C134" s="34" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D134" s="34">
         <v>841814</v>
       </c>
       <c r="E134" s="35" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="F134" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G134" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H134" s="34"/>
       <c r="I134" s="33"/>
     </row>
     <row r="135" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A135" s="34">
         <v>13</v>
       </c>
       <c r="B135" s="34" t="s">
+        <v>323</v>
+      </c>
+      <c r="C135" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D135" s="34" t="s">
+        <v>324</v>
+      </c>
+      <c r="E135" s="35" t="s">
         <v>325</v>
-      </c>
-[...7 lines deleted...]
-        <v>327</v>
       </c>
       <c r="F135" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G135" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H135" s="34"/>
       <c r="I135" s="33"/>
     </row>
     <row r="136" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A136" s="34">
         <v>14</v>
       </c>
       <c r="B136" s="34" t="s">
+        <v>326</v>
+      </c>
+      <c r="C136" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D136" s="34" t="s">
+        <v>327</v>
+      </c>
+      <c r="E136" s="35" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>330</v>
       </c>
       <c r="F136" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G136" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H136" s="34"/>
       <c r="I136" s="33"/>
     </row>
     <row r="137" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A137" s="34">
         <v>15</v>
       </c>
       <c r="B137" s="34" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C137" s="34" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D137" s="34" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="E137" s="35" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="F137" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G137" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H137" s="34"/>
       <c r="I137" s="33"/>
     </row>
     <row r="138" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A138" s="34">
         <v>16</v>
       </c>
       <c r="B138" s="34" t="s">
+        <v>331</v>
+      </c>
+      <c r="C138" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D138" s="34" t="s">
+        <v>332</v>
+      </c>
+      <c r="E138" s="35" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F138" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G138" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H138" s="34"/>
       <c r="I138" s="33"/>
     </row>
     <row r="139" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A139" s="34">
         <v>17</v>
       </c>
       <c r="B139" s="34" t="s">
+        <v>334</v>
+      </c>
+      <c r="C139" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D139" s="34" t="s">
+        <v>335</v>
+      </c>
+      <c r="E139" s="35" t="s">
         <v>336</v>
-      </c>
-[...7 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F139" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G139" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H139" s="34"/>
       <c r="I139" s="33"/>
     </row>
     <row r="140" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A140" s="34">
         <v>18</v>
       </c>
       <c r="B140" s="34" t="s">
+        <v>337</v>
+      </c>
+      <c r="C140" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D140" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="E140" s="35" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>341</v>
       </c>
       <c r="F140" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G140" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H140" s="34"/>
       <c r="I140" s="33"/>
     </row>
     <row r="141" spans="1:28" customHeight="1" ht="40.40625" s="2" customFormat="1">
       <c r="A141" s="34">
         <v>19</v>
       </c>
       <c r="B141" s="34" t="s">
+        <v>340</v>
+      </c>
+      <c r="C141" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D141" s="34" t="s">
+        <v>341</v>
+      </c>
+      <c r="E141" s="35" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
       <c r="F141" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G141" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H141" s="34"/>
       <c r="I141" s="33"/>
     </row>
     <row r="142" spans="1:28" customHeight="1" ht="40.40625" s="2" customFormat="1">
       <c r="A142" s="34">
         <v>20</v>
       </c>
       <c r="B142" s="34" t="s">
+        <v>343</v>
+      </c>
+      <c r="C142" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D142" s="34" t="s">
+        <v>344</v>
+      </c>
+      <c r="E142" s="35" t="s">
         <v>345</v>
-      </c>
-[...7 lines deleted...]
-        <v>347</v>
       </c>
       <c r="F142" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G142" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H142" s="34"/>
       <c r="I142" s="33"/>
     </row>
     <row r="143" spans="1:28" customHeight="1" ht="26.5125" s="2" customFormat="1">
       <c r="A143" s="34">
         <v>21</v>
       </c>
       <c r="B143" s="34" t="s">
+        <v>346</v>
+      </c>
+      <c r="C143" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D143" s="34" t="s">
+        <v>347</v>
+      </c>
+      <c r="E143" s="35" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F143" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G143" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H143" s="34"/>
       <c r="I143" s="33"/>
     </row>
     <row r="144" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A144" s="34">
         <v>22</v>
       </c>
       <c r="B144" s="34" t="s">
+        <v>349</v>
+      </c>
+      <c r="C144" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D144" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="E144" s="35" t="s">
         <v>351</v>
-      </c>
-[...7 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F144" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G144" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H144" s="34"/>
       <c r="I144" s="33"/>
     </row>
     <row r="145" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A145" s="34">
         <v>23</v>
       </c>
       <c r="B145" s="34" t="s">
+        <v>352</v>
+      </c>
+      <c r="C145" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D145" s="34" t="s">
+        <v>353</v>
+      </c>
+      <c r="E145" s="35" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>356</v>
       </c>
       <c r="F145" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G145" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H145" s="34"/>
       <c r="I145" s="33"/>
     </row>
     <row r="146" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A146" s="34">
         <v>24</v>
       </c>
       <c r="B146" s="34" t="s">
+        <v>355</v>
+      </c>
+      <c r="C146" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D146" s="34" t="s">
+        <v>356</v>
+      </c>
+      <c r="E146" s="35" t="s">
         <v>357</v>
-      </c>
-[...7 lines deleted...]
-        <v>359</v>
       </c>
       <c r="F146" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G146" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H146" s="34"/>
       <c r="I146" s="33"/>
     </row>
     <row r="147" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A147" s="34">
         <v>25</v>
       </c>
       <c r="B147" s="34" t="s">
+        <v>358</v>
+      </c>
+      <c r="C147" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D147" s="34" t="s">
+        <v>359</v>
+      </c>
+      <c r="E147" s="35" t="s">
         <v>360</v>
-      </c>
-[...7 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F147" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G147" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H147" s="34"/>
       <c r="I147" s="33"/>
     </row>
     <row r="148" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A148" s="34">
         <v>26</v>
       </c>
       <c r="B148" s="34" t="s">
+        <v>361</v>
+      </c>
+      <c r="C148" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D148" s="34" t="s">
+        <v>362</v>
+      </c>
+      <c r="E148" s="35" t="s">
         <v>363</v>
-      </c>
-[...7 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F148" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G148" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H148" s="34"/>
       <c r="I148" s="33"/>
     </row>
     <row r="149" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A149" s="34">
         <v>27</v>
       </c>
       <c r="B149" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="C149" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D149" s="34" t="s">
+        <v>365</v>
+      </c>
+      <c r="E149" s="35" t="s">
         <v>366</v>
-      </c>
-[...7 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F149" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G149" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H149" s="34"/>
       <c r="I149" s="33"/>
     </row>
     <row r="150" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A150" s="34">
         <v>28</v>
       </c>
       <c r="B150" s="34" t="s">
+        <v>367</v>
+      </c>
+      <c r="C150" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D150" s="34" t="s">
+        <v>368</v>
+      </c>
+      <c r="E150" s="35" t="s">
         <v>369</v>
-      </c>
-[...7 lines deleted...]
-        <v>371</v>
       </c>
       <c r="F150" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G150" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H150" s="34"/>
       <c r="I150" s="33"/>
     </row>
     <row r="151" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A151" s="34">
         <v>29</v>
       </c>
       <c r="B151" s="34" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C151" s="34" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D151" s="34" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="E151" s="35" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="F151" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G151" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H151" s="34"/>
       <c r="I151" s="33"/>
     </row>
     <row r="152" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A152" s="34">
         <v>30</v>
       </c>
       <c r="B152" s="34" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C152" s="34" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D152" s="34" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E152" s="35" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="F152" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G152" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H152" s="34"/>
       <c r="I152" s="33"/>
     </row>
     <row r="153" spans="1:28" s="2" customFormat="1">
       <c r="A153" s="37"/>
       <c r="B153" s="38" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C153" s="38"/>
       <c r="D153" s="38"/>
       <c r="E153" s="39"/>
       <c r="F153" s="38"/>
       <c r="G153" s="38"/>
       <c r="H153" s="38"/>
       <c r="I153" s="32"/>
     </row>
     <row r="154" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A154" s="34">
         <v>1</v>
       </c>
       <c r="B154" s="34" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C154" s="34" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D154" s="34">
         <v>391161</v>
       </c>
       <c r="E154" s="35" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F154" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G154" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H154" s="34"/>
       <c r="I154" s="33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A155" s="34">
         <v>2</v>
       </c>
       <c r="B155" s="34" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C155" s="34" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D155" s="34">
         <v>391163</v>
       </c>
       <c r="E155" s="35" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="F155" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G155" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H155" s="34"/>
       <c r="I155" s="33"/>
     </row>
     <row r="156" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A156" s="34">
         <v>3</v>
       </c>
       <c r="B156" s="34" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C156" s="34" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D156" s="34">
         <v>391160</v>
       </c>
       <c r="E156" s="35" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F156" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G156" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H156" s="34"/>
       <c r="I156" s="33"/>
     </row>
     <row r="157" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A157" s="34">
         <v>4</v>
       </c>
       <c r="B157" s="34" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C157" s="34" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D157" s="34">
         <v>391159</v>
       </c>
       <c r="E157" s="35" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F157" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H157" s="34"/>
       <c r="I157" s="33"/>
     </row>
     <row r="158" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A158" s="34">
         <v>5</v>
       </c>
       <c r="B158" s="34" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C158" s="34" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D158" s="34">
         <v>391158</v>
       </c>
       <c r="E158" s="35" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F158" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G158" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H158" s="34"/>
       <c r="I158" s="33"/>
     </row>
     <row r="159" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A159" s="34">
         <v>6</v>
       </c>
       <c r="B159" s="34" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C159" s="34" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D159" s="34">
         <v>391162</v>
       </c>
       <c r="E159" s="35" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F159" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G159" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H159" s="34"/>
       <c r="I159" s="33"/>
     </row>
     <row r="160" spans="1:28" s="2" customFormat="1">
       <c r="A160" s="37"/>
       <c r="B160" s="38" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="C160" s="38"/>
       <c r="D160" s="38"/>
       <c r="E160" s="39"/>
       <c r="F160" s="38"/>
       <c r="G160" s="38"/>
       <c r="H160" s="38"/>
       <c r="I160" s="32"/>
     </row>
-    <row r="161" spans="1:28" customHeight="1" ht="60" s="2" customFormat="1">
+    <row r="161" spans="1:28" customHeight="1" ht="50.025" s="2" customFormat="1">
       <c r="A161" s="34">
         <v>1</v>
       </c>
       <c r="B161" s="34" t="s">
+        <v>385</v>
+      </c>
+      <c r="C161" s="34" t="s">
+        <v>386</v>
+      </c>
+      <c r="D161" s="34" t="s">
         <v>387</v>
       </c>
-      <c r="C161" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D161" s="34" t="s">
+      <c r="E161" s="35" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F161" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G161" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H161" s="34"/>
       <c r="I161" s="33"/>
     </row>
-    <row r="162" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+    <row r="162" spans="1:28" customHeight="1" ht="50.025" s="2" customFormat="1">
       <c r="A162" s="34">
         <v>2</v>
       </c>
       <c r="B162" s="34" t="s">
+        <v>389</v>
+      </c>
+      <c r="C162" s="34" t="s">
+        <v>386</v>
+      </c>
+      <c r="D162" s="34" t="s">
         <v>390</v>
       </c>
-      <c r="C162" s="34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E162" s="35" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="F162" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G162" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H162" s="34"/>
       <c r="I162" s="33"/>
     </row>
-    <row r="163" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+    <row r="163" spans="1:28" customHeight="1" ht="50.025" s="2" customFormat="1">
       <c r="A163" s="34">
         <v>3</v>
       </c>
       <c r="B163" s="34" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C163" s="34" t="s">
-        <v>108</v>
+        <v>386</v>
       </c>
       <c r="D163" s="34" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="E163" s="35" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="F163" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G163" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H163" s="34"/>
       <c r="I163" s="33"/>
     </row>
-    <row r="164" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+    <row r="164" spans="1:28" customHeight="1" ht="50.025" s="2" customFormat="1">
       <c r="A164" s="34">
         <v>4</v>
       </c>
       <c r="B164" s="34" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C164" s="34" t="s">
-        <v>108</v>
+        <v>386</v>
       </c>
       <c r="D164" s="34" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="E164" s="35" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="F164" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G164" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H164" s="34"/>
       <c r="I164" s="33"/>
     </row>
-    <row r="165" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
+    <row r="165" spans="1:28" customHeight="1" ht="50.025" s="2" customFormat="1">
       <c r="A165" s="34">
         <v>5</v>
       </c>
       <c r="B165" s="34" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C165" s="34" t="s">
-        <v>108</v>
+        <v>386</v>
       </c>
       <c r="D165" s="34" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="E165" s="35" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="F165" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G165" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H165" s="34"/>
       <c r="I165" s="33"/>
     </row>
-    <row r="166" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
-[...24 lines deleted...]
-    <row r="167" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
+    <row r="166" spans="1:28" s="2" customFormat="1">
+      <c r="A166" s="37"/>
+      <c r="B166" s="38" t="s">
+        <v>397</v>
+      </c>
+      <c r="C166" s="38"/>
+      <c r="D166" s="38"/>
+      <c r="E166" s="39"/>
+      <c r="F166" s="38"/>
+      <c r="G166" s="38"/>
+      <c r="H166" s="38"/>
+      <c r="I166" s="32"/>
+    </row>
+    <row r="167" spans="1:28" customHeight="1" ht="60" s="2" customFormat="1">
       <c r="A167" s="34">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B167" s="34" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="C167" s="34" t="s">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="D167" s="34" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="E167" s="35" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="F167" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G167" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H167" s="34"/>
       <c r="I167" s="33"/>
     </row>
     <row r="168" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A168" s="34">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B168" s="34" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="C168" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D168" s="34" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="E168" s="35" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="F168" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G168" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H168" s="34"/>
       <c r="I168" s="33"/>
     </row>
-    <row r="169" spans="1:28" customHeight="1" ht="73.5375" s="2" customFormat="1">
+    <row r="169" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A169" s="34">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B169" s="34" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="C169" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D169" s="34" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="E169" s="35" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="F169" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G169" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H169" s="34"/>
       <c r="I169" s="33"/>
     </row>
     <row r="170" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A170" s="34">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B170" s="34" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C170" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D170" s="34" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="E170" s="35" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="F170" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G170" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H170" s="34"/>
       <c r="I170" s="33"/>
     </row>
-    <row r="171" spans="1:28" customHeight="1" ht="60" s="2" customFormat="1">
+    <row r="171" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A171" s="34">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B171" s="34" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C171" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D171" s="34" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="E171" s="35" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F171" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G171" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H171" s="34"/>
       <c r="I171" s="33"/>
     </row>
     <row r="172" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A172" s="34">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B172" s="34" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="C172" s="34" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>937701</v>
+        <v>17</v>
+      </c>
+      <c r="D172" s="34" t="s">
+        <v>414</v>
       </c>
       <c r="E172" s="35" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F172" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G172" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H172" s="34"/>
       <c r="I172" s="33"/>
     </row>
     <row r="173" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A173" s="34">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B173" s="34" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C173" s="34" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>936102</v>
+        <v>17</v>
+      </c>
+      <c r="D173" s="34" t="s">
+        <v>417</v>
       </c>
       <c r="E173" s="35" t="s">
-        <v>421</v>
+        <v>239</v>
       </c>
       <c r="F173" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G173" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H173" s="34"/>
       <c r="I173" s="33"/>
     </row>
     <row r="174" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A174" s="34">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B174" s="34" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C174" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D174" s="34" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E174" s="35" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
       <c r="F174" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G174" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H174" s="34"/>
       <c r="I174" s="33"/>
     </row>
-    <row r="175" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+    <row r="175" spans="1:28" customHeight="1" ht="73.5375" s="2" customFormat="1">
       <c r="A175" s="34">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B175" s="34" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C175" s="34" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>828483</v>
+        <v>104</v>
+      </c>
+      <c r="D175" s="34" t="s">
+        <v>422</v>
       </c>
       <c r="E175" s="35" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="F175" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G175" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H175" s="34"/>
       <c r="I175" s="33"/>
     </row>
-    <row r="176" spans="1:28" s="2" customFormat="1">
-[...1 lines deleted...]
-      <c r="B176" s="38" t="s">
+    <row r="176" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+      <c r="A176" s="34">
+        <v>10</v>
+      </c>
+      <c r="B176" s="34" t="s">
+        <v>423</v>
+      </c>
+      <c r="C176" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="D176" s="34" t="s">
+        <v>424</v>
+      </c>
+      <c r="E176" s="35" t="s">
+        <v>425</v>
+      </c>
+      <c r="F176" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G176" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="H176" s="34"/>
+      <c r="I176" s="33"/>
+    </row>
+    <row r="177" spans="1:28" customHeight="1" ht="60" s="2" customFormat="1">
+      <c r="A177" s="34">
+        <v>11</v>
+      </c>
+      <c r="B177" s="34" t="s">
         <v>426</v>
       </c>
-      <c r="C176" s="38"/>
-[...11 lines deleted...]
-      <c r="B177" s="34" t="s">
+      <c r="C177" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="D177" s="34" t="s">
         <v>427</v>
       </c>
-      <c r="C177" s="34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E177" s="35" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="F177" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G177" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H177" s="34"/>
       <c r="I177" s="33"/>
     </row>
-    <row r="178" spans="1:28" customHeight="1" ht="35.775" s="2" customFormat="1">
+    <row r="178" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A178" s="34">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B178" s="34" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="C178" s="34" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>104</v>
+      </c>
+      <c r="D178" s="34">
+        <v>937701</v>
       </c>
       <c r="E178" s="35" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="F178" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G178" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H178" s="34"/>
       <c r="I178" s="33"/>
     </row>
-    <row r="179" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+    <row r="179" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A179" s="34">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B179" s="34" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C179" s="34" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>104</v>
+      </c>
+      <c r="D179" s="34">
+        <v>936102</v>
       </c>
       <c r="E179" s="35" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="F179" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G179" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H179" s="34"/>
       <c r="I179" s="33"/>
     </row>
-    <row r="180" spans="1:28" customHeight="1" ht="45.0375" s="2" customFormat="1">
+    <row r="180" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A180" s="34">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B180" s="34" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C180" s="34" t="s">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="D180" s="34" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="E180" s="35" t="s">
-        <v>438</v>
+        <v>403</v>
       </c>
       <c r="F180" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G180" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H180" s="34"/>
       <c r="I180" s="33"/>
     </row>
     <row r="181" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A181" s="34">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B181" s="34" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C181" s="34" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>104</v>
+      </c>
+      <c r="D181" s="34">
+        <v>828483</v>
       </c>
       <c r="E181" s="35" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="F181" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G181" s="36" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="H181" s="34"/>
       <c r="I181" s="33"/>
     </row>
-    <row r="182" spans="1:28" customHeight="1" ht="45.39375" s="2" customFormat="1">
-[...24 lines deleted...]
-    <row r="183" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
+    <row r="182" spans="1:28" s="2" customFormat="1">
+      <c r="A182" s="37"/>
+      <c r="B182" s="38" t="s">
+        <v>436</v>
+      </c>
+      <c r="C182" s="38"/>
+      <c r="D182" s="38"/>
+      <c r="E182" s="39"/>
+      <c r="F182" s="38"/>
+      <c r="G182" s="38"/>
+      <c r="H182" s="38"/>
+      <c r="I182" s="32"/>
+    </row>
+    <row r="183" spans="1:28" customHeight="1" ht="53.23125" s="2" customFormat="1">
       <c r="A183" s="34">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B183" s="34" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="C183" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D183" s="34" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="E183" s="35" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="F183" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G183" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H183" s="34"/>
       <c r="I183" s="33"/>
     </row>
-    <row r="184" spans="1:28" customHeight="1" ht="55.725" s="2" customFormat="1">
+    <row r="184" spans="1:28" customHeight="1" ht="35.775" s="2" customFormat="1">
       <c r="A184" s="34">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B184" s="34" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="C184" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D184" s="34" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="E184" s="35" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="F184" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G184" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H184" s="34"/>
       <c r="I184" s="33"/>
     </row>
-    <row r="185" spans="1:28" customHeight="1" ht="41.11875" s="2" customFormat="1">
+    <row r="185" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A185" s="34">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B185" s="34" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="C185" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D185" s="34" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="E185" s="35" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="F185" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G185" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H185" s="34"/>
       <c r="I185" s="33"/>
     </row>
-    <row r="186" spans="1:28" customHeight="1" ht="35.775" s="2" customFormat="1">
+    <row r="186" spans="1:28" customHeight="1" ht="45.0375" s="2" customFormat="1">
       <c r="A186" s="34">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B186" s="34" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="C186" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D186" s="34" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="E186" s="35" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="F186" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G186" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H186" s="34"/>
       <c r="I186" s="33"/>
     </row>
     <row r="187" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A187" s="34">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B187" s="34" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="C187" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D187" s="34" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="E187" s="35" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="F187" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G187" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H187" s="34"/>
       <c r="I187" s="33"/>
     </row>
-    <row r="188" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+    <row r="188" spans="1:28" customHeight="1" ht="45.39375" s="2" customFormat="1">
       <c r="A188" s="34">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B188" s="34" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="C188" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D188" s="34" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="E188" s="35" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="F188" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G188" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H188" s="34"/>
       <c r="I188" s="33"/>
     </row>
-    <row r="189" spans="1:28" customHeight="1" ht="43.25625" s="2" customFormat="1">
+    <row r="189" spans="1:28" customHeight="1" ht="56.79375" s="2" customFormat="1">
       <c r="A189" s="34">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B189" s="34" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="C189" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D189" s="34" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="E189" s="35" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="F189" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G189" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H189" s="34"/>
       <c r="I189" s="33"/>
     </row>
-    <row r="190" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
+    <row r="190" spans="1:28" customHeight="1" ht="55.725" s="2" customFormat="1">
       <c r="A190" s="34">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B190" s="34" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="C190" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D190" s="34" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="E190" s="35" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="F190" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G190" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H190" s="34"/>
       <c r="I190" s="33"/>
     </row>
-    <row r="191" spans="1:28" customHeight="1" ht="32.56875" s="2" customFormat="1">
+    <row r="191" spans="1:28" customHeight="1" ht="41.11875" s="2" customFormat="1">
       <c r="A191" s="34">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B191" s="34" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="C191" s="34" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="D191" s="34" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="E191" s="35" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="F191" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G191" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H191" s="34"/>
       <c r="I191" s="33"/>
     </row>
-    <row r="192" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
+    <row r="192" spans="1:28" customHeight="1" ht="35.775" s="2" customFormat="1">
       <c r="A192" s="34">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B192" s="34" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="C192" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D192" s="34" t="s">
-        <v>472</v>
+        <v>441</v>
       </c>
       <c r="E192" s="35" t="s">
-        <v>473</v>
+        <v>442</v>
       </c>
       <c r="F192" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G192" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H192" s="34"/>
       <c r="I192" s="33"/>
     </row>
-    <row r="193" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
+    <row r="193" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A193" s="34">
+        <v>11</v>
+      </c>
+      <c r="B193" s="34" t="s">
+        <v>465</v>
+      </c>
+      <c r="C193" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B193" s="34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D193" s="34" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="E193" s="35" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="F193" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G193" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H193" s="34"/>
       <c r="I193" s="33"/>
     </row>
-    <row r="194" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
+    <row r="194" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A194" s="34">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B194" s="34" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="C194" s="34" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="D194" s="34" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="E194" s="35" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="F194" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G194" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H194" s="34"/>
       <c r="I194" s="33"/>
     </row>
-    <row r="195" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
+    <row r="195" spans="1:28" customHeight="1" ht="43.25625" s="2" customFormat="1">
       <c r="A195" s="34">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B195" s="34" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="C195" s="34" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="D195" s="34" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="E195" s="35" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="F195" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G195" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H195" s="34"/>
       <c r="I195" s="33"/>
     </row>
-    <row r="196" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
+    <row r="196" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A196" s="34">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B196" s="34" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="C196" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D196" s="34" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="E196" s="35" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="F196" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G196" s="36" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H196" s="34"/>
       <c r="I196" s="33"/>
     </row>
-    <row r="197" spans="1:28" customHeight="1" ht="37.55625" s="2" customFormat="1">
+    <row r="197" spans="1:28" customHeight="1" ht="32.56875" s="2" customFormat="1">
       <c r="A197" s="34">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B197" s="34" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="C197" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D197" s="34" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="E197" s="35" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F197" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G197" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H197" s="34"/>
       <c r="I197" s="33"/>
     </row>
     <row r="198" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A198" s="34">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B198" s="34" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="C198" s="34" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="D198" s="34" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="E198" s="35" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="F198" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G198" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H198" s="34"/>
       <c r="I198" s="33"/>
     </row>
-    <row r="199" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+    <row r="199" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A199" s="34">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B199" s="34" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="C199" s="34" t="s">
-        <v>295</v>
+        <v>104</v>
       </c>
       <c r="D199" s="34" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="E199" s="35" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="F199" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G199" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H199" s="34"/>
       <c r="I199" s="33"/>
     </row>
     <row r="200" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A200" s="34">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B200" s="34" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="C200" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D200" s="34" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="E200" s="35" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="F200" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G200" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H200" s="34"/>
       <c r="I200" s="33"/>
     </row>
     <row r="201" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A201" s="34">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B201" s="34" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="C201" s="34" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D201" s="34" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="E201" s="35" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="F201" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G201" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H201" s="34"/>
       <c r="I201" s="33"/>
     </row>
-    <row r="202" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
+    <row r="202" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
       <c r="A202" s="34">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B202" s="34" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="C202" s="34" t="s">
         <v>17</v>
       </c>
       <c r="D202" s="34" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="E202" s="35" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="F202" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G202" s="36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="H202" s="34"/>
       <c r="I202" s="33"/>
     </row>
-    <row r="203" spans="1:28" s="2" customFormat="1">
-[...15 lines deleted...]
-      <c r="I208" s="3"/>
+    <row r="203" spans="1:28" customHeight="1" ht="37.55625" s="2" customFormat="1">
+      <c r="A203" s="34">
+        <v>21</v>
+      </c>
+      <c r="B203" s="34" t="s">
+        <v>493</v>
+      </c>
+      <c r="C203" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="D203" s="34" t="s">
+        <v>494</v>
+      </c>
+      <c r="E203" s="35" t="s">
+        <v>495</v>
+      </c>
+      <c r="F203" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G203" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H203" s="34"/>
+      <c r="I203" s="33"/>
+    </row>
+    <row r="204" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
+      <c r="A204" s="34">
+        <v>22</v>
+      </c>
+      <c r="B204" s="34" t="s">
+        <v>496</v>
+      </c>
+      <c r="C204" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="D204" s="34" t="s">
+        <v>497</v>
+      </c>
+      <c r="E204" s="35" t="s">
+        <v>498</v>
+      </c>
+      <c r="F204" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G204" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H204" s="34"/>
+      <c r="I204" s="33"/>
+    </row>
+    <row r="205" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+      <c r="A205" s="34">
+        <v>23</v>
+      </c>
+      <c r="B205" s="34" t="s">
+        <v>499</v>
+      </c>
+      <c r="C205" s="34" t="s">
+        <v>293</v>
+      </c>
+      <c r="D205" s="34" t="s">
+        <v>500</v>
+      </c>
+      <c r="E205" s="35" t="s">
+        <v>501</v>
+      </c>
+      <c r="F205" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G205" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H205" s="34"/>
+      <c r="I205" s="33"/>
+    </row>
+    <row r="206" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
+      <c r="A206" s="34">
+        <v>24</v>
+      </c>
+      <c r="B206" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="C206" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="D206" s="34" t="s">
+        <v>503</v>
+      </c>
+      <c r="E206" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="F206" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G206" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H206" s="34"/>
+      <c r="I206" s="33"/>
+    </row>
+    <row r="207" spans="1:28" customHeight="1" ht="49.66875" s="2" customFormat="1">
+      <c r="A207" s="34">
+        <v>25</v>
+      </c>
+      <c r="B207" s="34" t="s">
+        <v>505</v>
+      </c>
+      <c r="C207" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="D207" s="34" t="s">
+        <v>506</v>
+      </c>
+      <c r="E207" s="35" t="s">
+        <v>507</v>
+      </c>
+      <c r="F207" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G207" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H207" s="34"/>
+      <c r="I207" s="33"/>
+    </row>
+    <row r="208" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
+      <c r="A208" s="34">
+        <v>26</v>
+      </c>
+      <c r="B208" s="34" t="s">
+        <v>508</v>
+      </c>
+      <c r="C208" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D208" s="34" t="s">
+        <v>509</v>
+      </c>
+      <c r="E208" s="35" t="s">
+        <v>510</v>
+      </c>
+      <c r="F208" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G208" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H208" s="34"/>
+      <c r="I208" s="33"/>
     </row>
     <row r="209" spans="1:28" s="2" customFormat="1">
       <c r="I209" s="3"/>
     </row>
     <row r="210" spans="1:28" s="2" customFormat="1">
       <c r="I210" s="3"/>
     </row>
     <row r="211" spans="1:28" s="2" customFormat="1">
       <c r="I211" s="3"/>
     </row>
     <row r="212" spans="1:28" s="2" customFormat="1">
       <c r="I212" s="3"/>
     </row>
     <row r="213" spans="1:28" s="2" customFormat="1">
       <c r="I213" s="3"/>
     </row>
     <row r="214" spans="1:28" s="2" customFormat="1">
       <c r="I214" s="3"/>
     </row>
     <row r="215" spans="1:28" s="2" customFormat="1">
       <c r="I215" s="3"/>
     </row>
     <row r="216" spans="1:28" s="2" customFormat="1">
       <c r="I216" s="3"/>
     </row>