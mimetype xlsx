--- v7 (2026-08-26)
+++ v8 (2026-10-19)
@@ -61,51 +61,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 26 августа 2026 05:00</t>
+    <t>Прайс-лист действителен на 16 октября 2026 10:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -255,90 +255,90 @@
     <t xml:space="preserve">
  UPS TUNCMATIK LITE 1000VA/600W Line-interactive
 	Линейно-интерактивный ИБП
 	Линейно-интерактивный ИБП подключает компьютеры и другие устройства прямо к источнику переменного тока. Когда напряжение переменного тока колеблется, ИБП делает его устойчивым. При отключении питания, включается внутренний аккумулятор. 
 </t>
   </si>
   <si>
     <t>UPS 1200VA Pro DIGITECH Line-interactive TUNCMATIK</t>
   </si>
   <si>
     <t>TSK1581</t>
   </si>
   <si>
     <t>2 828 000,00</t>
   </si>
   <si>
     <t>UPS 1200VA Pro DIGITECH Line-interactive</t>
   </si>
   <si>
     <t>UPS 1500 VA Line-interactive TUNCMATIK LITE</t>
   </si>
   <si>
     <t>TSK897</t>
   </si>
   <si>
-    <t>1 000,00</t>
+    <t>3 170 000,00</t>
+  </si>
+  <si>
+    <t>Образованная в конце 60-х годов прошлого века турецкая компания Tuncmatik известна в мире как производитель качественных пользовательских источников бесперебойного питания, сетевых фильтров, зарядных устройств для ноутбуков, энергоустановок, элементов солнечного питания, а также промышленных источников бесперебойного...</t>
+  </si>
+  <si>
+    <t>UPS 1600 VA Pro DIGITECH Line-interactive TUNCMATIK</t>
+  </si>
+  <si>
+    <t>TSK1653</t>
+  </si>
+  <si>
+    <t>4 183 000,00</t>
+  </si>
+  <si>
+    <t>Надежное управление процессором Digitech Eco оснащен высокоскоростным процессором для точного и своевременного выполнения всех функций. Высокая скорость CPU обеспечивает безопасную работу ИБП, защиту от перегрузки, высокого и низкого напряжения. Таким образом, Digitech Eco достигает уникальной...</t>
+  </si>
+  <si>
+    <t>UPS 2000VA/1200W Line-interactive TUNCMATIK LITE</t>
+  </si>
+  <si>
+    <t>TSK896</t>
+  </si>
+  <si>
+    <t>3 912 000,00</t>
+  </si>
+  <si>
+    <t>Tuncmatik Lite 2000 1200W</t>
+  </si>
+  <si>
+    <t>UPS 2200VA Pro DIGITECH Line-interactive TUNCMATIK</t>
+  </si>
+  <si>
+    <t>TSK1655</t>
+  </si>
+  <si>
+    <t>7 274 000,00</t>
   </si>
   <si>
     <t>Под заказ</t>
-  </si>
-[...34 lines deleted...]
-    <t>7 274 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">
  Tuncmatik Digitech Pro 2200VA информирует вас о входном и выходном напряжении, уровне нагрузки, состоянии аккумулятора, возможных неполадках и прочем с помощью экрана.
 </t>
   </si>
   <si>
     <t>UPS C 1000 VA LCD 230V APC Smart Line-interactive</t>
   </si>
   <si>
     <t>APC</t>
   </si>
   <si>
     <t>SMC1000I</t>
   </si>
   <si>
     <t>9 019 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">
  UPS C 1000VA LCD 230V APC Smart
  </t>
   </si>
   <si>
     <t>UPS C 1500 VA LCD 230 V APC Smart Line-interactive</t>
@@ -623,87 +623,87 @@
   <si>
     <t>UPS AGM Battery 12V66AH YUASA SWL</t>
   </si>
   <si>
     <t>YUASA SWL</t>
   </si>
   <si>
     <t>SWL 1850 66</t>
   </si>
   <si>
     <t>4 415 000,00</t>
   </si>
   <si>
     <t>Частотные преобразователи</t>
   </si>
   <si>
     <t>Преобразователь частоты Altivar 312 VSD 3 kW; 3ph 40</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>ATV312HU30N4</t>
   </si>
   <si>
-    <t>20 585 000,00</t>
+    <t>19 950 000,00</t>
   </si>
   <si>
     <t>Расширенная панель оператора Micromaster 4</t>
   </si>
   <si>
     <t>6SE6400-0AP00-0CA0</t>
   </si>
   <si>
-    <t>4 207 000,00</t>
+    <t>4 077 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект для соединения ПК и преобразователя, Micromaster 4 PC </t>
   </si>
   <si>
     <t>6SE6400-1PC00-0AA0</t>
   </si>
   <si>
-    <t>721 000,00</t>
+    <t>698 000,00</t>
   </si>
   <si>
     <t>Преобразователь частоты Micromaster 420 3AC 380-480V, 2.2 KW</t>
   </si>
   <si>
     <t>6SE6420-2AD22-2BA1</t>
   </si>
   <si>
-    <t>13 100 000,00</t>
+    <t>12 576 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Преобразователь частоты Micromaster 420 3AC 380-480V, 7.5 KW </t>
   </si>
   <si>
     <t>6SE6420-2AD27-5CA1</t>
   </si>
   <si>
-    <t>20 127 000,00</t>
+    <t>19 241 000,00</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>Сетевой фильтр APC SurgeArrest Essential 5 розеток 1,8 м.</t>
   </si>
   <si>
     <t>P5B-RS</t>
   </si>
   <si>
     <t>Карта сетевого управления UPS Network Management Card with PowerChute Network Shutdown</t>
   </si>
   <si>
     <t>AP9640</t>
   </si>
   <si>
     <t>6 253 000,00</t>
   </si>
   <si>
     <t>Сетевой фильтр APC SurgeArrest Home/Office 6 розеток 2.4 м</t>
   </si>
   <si>
     <t>PH6T3-RS</t>
   </si>
@@ -4829,132 +4829,132 @@
       <c r="H14" s="25"/>
       <c r="I14" s="42" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A15" s="25">
         <v>8</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="40" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="41" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="41" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="H15" s="25"/>
       <c r="I15" s="42" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A16" s="25">
         <v>9</v>
       </c>
       <c r="B16" s="25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" s="40" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F16" s="41" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="41" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="25"/>
       <c r="I16" s="42" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A17" s="25">
         <v>10</v>
       </c>
       <c r="B17" s="25" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" s="40" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F17" s="41" t="s">
         <v>37</v>
       </c>
       <c r="G17" s="41" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="25"/>
       <c r="I17" s="42" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A18" s="25">
         <v>11</v>
       </c>
       <c r="B18" s="25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C18" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="40" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="F18" s="41" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="41" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="H18" s="25"/>
       <c r="I18" s="42" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A19" s="25">
         <v>12</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="25" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>83</v>
       </c>
       <c r="E19" s="40" t="s">
         <v>84</v>
       </c>
       <c r="F19" s="41" t="s">
         <v>37</v>
       </c>
@@ -5135,51 +5135,51 @@
       <c r="H26" s="25"/>
       <c r="I26" s="42" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A27" s="25">
         <v>4</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>107</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>108</v>
       </c>
       <c r="E27" s="40" t="s">
         <v>109</v>
       </c>
       <c r="F27" s="41" t="s">
         <v>37</v>
       </c>
       <c r="G27" s="41" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="H27" s="25"/>
       <c r="I27" s="42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:28" customHeight="1" ht="63.20625" s="3" customFormat="1">
       <c r="A28" s="25">
         <v>5</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>111</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>41</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>112</v>
       </c>
       <c r="E28" s="40" t="s">
         <v>113</v>
       </c>
       <c r="F28" s="41" t="s">
         <v>37</v>
       </c>
@@ -5320,51 +5320,51 @@
       <c r="H33" s="25"/>
       <c r="I33" s="42" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:28" customHeight="1" ht="50.413636363636" s="2" customFormat="1">
       <c r="A34" s="43">
         <v>11</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>134</v>
       </c>
       <c r="C34" s="43" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="43" t="s">
         <v>135</v>
       </c>
       <c r="E34" s="44" t="s">
         <v>132</v>
       </c>
       <c r="F34" s="45" t="s">
         <v>37</v>
       </c>
       <c r="G34" s="45" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="H34" s="43"/>
       <c r="I34" s="42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:28" customHeight="1" ht="47.175" s="2" customFormat="1">
       <c r="A35" s="43">
         <v>12</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="43" t="s">
         <v>82</v>
       </c>
       <c r="D35" s="43" t="s">
         <v>136</v>
       </c>
       <c r="E35" s="44" t="s">
         <v>137</v>
       </c>
       <c r="F35" s="45" t="s">
         <v>37</v>
       </c>
@@ -5549,51 +5549,51 @@
       <c r="H42" s="43"/>
       <c r="I42" s="42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A43" s="43">
         <v>6</v>
       </c>
       <c r="B43" s="43" t="s">
         <v>22</v>
       </c>
       <c r="C43" s="43" t="s">
         <v>143</v>
       </c>
       <c r="D43" s="43" t="s">
         <v>155</v>
       </c>
       <c r="E43" s="44" t="s">
         <v>156</v>
       </c>
       <c r="F43" s="45" t="s">
         <v>37</v>
       </c>
       <c r="G43" s="45" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="H43" s="43"/>
       <c r="I43" s="42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:28" customHeight="1" ht="67.125" s="2" customFormat="1">
       <c r="A44" s="43">
         <v>7</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>157</v>
       </c>
       <c r="C44" s="43" t="s">
         <v>143</v>
       </c>
       <c r="D44" s="43" t="s">
         <v>158</v>
       </c>
       <c r="E44" s="44" t="s">
         <v>159</v>
       </c>
       <c r="F44" s="45" t="s">
         <v>37</v>
       </c>
@@ -5928,51 +5928,51 @@
         <v>44</v>
       </c>
       <c r="H57" s="43"/>
       <c r="I57" s="42"/>
     </row>
     <row r="58" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A58" s="43">
         <v>5</v>
       </c>
       <c r="B58" s="43" t="s">
         <v>194</v>
       </c>
       <c r="C58" s="43" t="s">
         <v>130</v>
       </c>
       <c r="D58" s="43" t="s">
         <v>195</v>
       </c>
       <c r="E58" s="44" t="s">
         <v>196</v>
       </c>
       <c r="F58" s="45" t="s">
         <v>37</v>
       </c>
       <c r="G58" s="45" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="H58" s="43"/>
       <c r="I58" s="42"/>
     </row>
     <row r="59" spans="1:28" s="2" customFormat="1">
       <c r="A59" s="46"/>
       <c r="B59" s="47" t="s">
         <v>197</v>
       </c>
       <c r="C59" s="47"/>
       <c r="D59" s="47"/>
       <c r="E59" s="48"/>
       <c r="F59" s="47"/>
       <c r="G59" s="47"/>
       <c r="H59" s="47"/>
       <c r="I59" s="37"/>
     </row>
     <row r="60" spans="1:28" customHeight="1" ht="57.50625" s="2" customFormat="1">
       <c r="A60" s="49">
         <v>1</v>
       </c>
       <c r="B60" s="49" t="s">
         <v>198</v>
       </c>
       <c r="C60" s="49" t="s">