--- v3 (2026-02-12)
+++ v4 (2026-04-02)
@@ -61,51 +61,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 12 февраля 2026 15:00</t>
+    <t>Прайс-лист действителен на 02 апреля 2026 23:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -180,377 +180,377 @@
   <si>
     <t>SB08S-C</t>
   </si>
   <si>
     <t>Цена договорная</t>
   </si>
   <si>
     <t>12 %</t>
   </si>
   <si>
     <t>В наличии/Распродажа</t>
   </si>
   <si>
     <t>Благодаря многим функциям электронной защиты&amp;nbsp;UPS 800VA/480W Line-interactive INFORMIX&amp;nbsp;срок его службы увеличен. Например, если вы перегрузите Line-interactive INFORMIX&amp;nbsp;непреднамеренно, он автоматически обнаружит нагрузку и защитится, отключившись до того, как произойдет какое-либо повреждение. Аналогичным образом, он обеспечивает защиту...</t>
   </si>
   <si>
     <t>UPS 650VA Line-interactive TUNCMATIK DIGITECH Pro</t>
   </si>
   <si>
     <t>TUNCMATIK</t>
   </si>
   <si>
     <t>TSK1575</t>
   </si>
   <si>
-    <t>1 463 000,00</t>
+    <t>1 370 000,00</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t xml:space="preserve">
  UPS Tuncmatik Digitech Pro 650VA/360W Line-Interactive Black Schuko. Сегодня пользователи требуют не только функциональности, но и приятного внешнего вида. Источник бесперебойного питания Digitech Pro выполнен в уникальном дизайне с информативным ЖК-экраном в верхней части устройства.
  </t>
   </si>
   <si>
     <t>UPS 650VA Line-interactive TUNCMATIK DIGITECH Pro,white schuko</t>
   </si>
   <si>
     <t>TSK1574</t>
   </si>
   <si>
     <t>Линейно-интерактивный источник бесперебойного питания; выходная мощность, ВА/Вт: 650/360; выходное напряжение, В: 220-240; диапазон входного напряжения при работе от сети,В: 160-290; время переключения на батарею, мс: 2-6; кол-во выходных разъемов питания: 2; &amp;nbsp;интерфейсы: Schuko CEE 7...</t>
   </si>
   <si>
     <t>UPS 650 VA/360W Line-interactive TUNCMATIK LITE II</t>
   </si>
   <si>
     <t>TSK5200</t>
   </si>
   <si>
-    <t>779 000,00</t>
+    <t>756 000,00</t>
   </si>
   <si>
     <t>Линейно-интерактивные ИБП питают компьютеры и подключенные к ним электронные устройства электричеством непосредственно из сети. Когда напряжение, поступающее из сети, падает или повышается, она подает электроэнергию соответствующего напряжения на нагрузки, к которым подключена, через внутренний трансформатор....</t>
   </si>
   <si>
     <t>UPS 850VA/480W Line-interactive LITE II TUNCMATIK</t>
   </si>
   <si>
     <t>TSK5201</t>
   </si>
   <si>
-    <t>1 253 000,00</t>
+    <t>1 106 000,00</t>
   </si>
   <si>
     <t>UPS TUNCMATIK LITE 1000VA/600W  Line-interactive</t>
   </si>
   <si>
     <t>TSK1058</t>
   </si>
   <si>
-    <t>2 097 000,00</t>
+    <t>1 981 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">
  UPS TUNCMATIK LITE 1000VA/600W Line-interactive
 	Линейно-интерактивный ИБП
 	Линейно-интерактивный ИБП подключает компьютеры и другие устройства прямо к источнику переменного тока. Когда напряжение переменного тока колеблется, ИБП делает его устойчивым. При отключении питания, включается внутренний аккумулятор. 
 </t>
   </si>
   <si>
     <t>UPS 1200VA Pro DIGITECH Line-interactive TUNCMATIK</t>
   </si>
   <si>
     <t>TSK1581</t>
   </si>
   <si>
-    <t>3 228 000,00</t>
+    <t>2 828 000,00</t>
   </si>
   <si>
     <t>UPS 1200VA Pro DIGITECH Line-interactive</t>
   </si>
   <si>
     <t>UPS 1500 VA Line-interactive TUNCMATIK LITE</t>
   </si>
   <si>
     <t>TSK897</t>
   </si>
   <si>
     <t>1 000,00</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>Образованная в конце 60-х годов прошлого века турецкая компания Tuncmatik известна в мире как производитель качественных пользовательских источников бесперебойного питания, сетевых фильтров, зарядных устройств для ноутбуков, энергоустановок, элементов солнечного питания, а также промышленных источников бесперебойного...</t>
   </si>
   <si>
     <t>UPS 1600 VA Pro DIGITECH Line-interactive TUNCMATIK</t>
   </si>
   <si>
     <t>TSK1653</t>
   </si>
   <si>
-    <t>4 991 000,00</t>
+    <t>4 183 000,00</t>
   </si>
   <si>
     <t>Надежное управление процессором Digitech Eco оснащен высокоскоростным процессором для точного и своевременного выполнения всех функций. Высокая скорость CPU обеспечивает безопасную работу ИБП, защиту от перегрузки, высокого и низкого напряжения. Таким образом, Digitech Eco достигает уникальной...</t>
   </si>
   <si>
     <t>UPS 2000VA/1200W Line-interactive TUNCMATIK LITE</t>
   </si>
   <si>
     <t>TSK896</t>
   </si>
   <si>
-    <t>4 671 000,00</t>
+    <t>3 912 000,00</t>
   </si>
   <si>
     <t>Tuncmatik Lite 2000 1200W</t>
   </si>
   <si>
     <t>UPS 2200VA Pro DIGITECH Line-interactive TUNCMATIK</t>
   </si>
   <si>
     <t>TSK1655</t>
   </si>
   <si>
     <t>7 274 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">
  Tuncmatik Digitech Pro 2200VA информирует вас о входном и выходном напряжении, уровне нагрузки, состоянии аккумулятора, возможных неполадках и прочем с помощью экрана.
 </t>
   </si>
   <si>
     <t>UPS C 1000 VA LCD 230V APC Smart Line-interactive</t>
   </si>
   <si>
     <t>APC</t>
   </si>
   <si>
     <t>SMC1000I</t>
   </si>
   <si>
-    <t>9 771 000,00</t>
+    <t>9 019 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">
  UPS C 1000VA LCD 230V APC Smart
  </t>
   </si>
   <si>
     <t>UPS C 1500 VA LCD 230 V APC Smart Line-interactive</t>
   </si>
   <si>
     <t>SMC1500I</t>
   </si>
   <si>
-    <t>11 700 000,00</t>
+    <t>10 514 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">
  UPS C 1500 VA LCD 230 V APC Smart 
  </t>
   </si>
   <si>
     <t>ИБП UPS 600 VA/360W Line-interactive INFORMIX</t>
   </si>
   <si>
     <t>Под заказ/Распродажа</t>
   </si>
   <si>
     <t>UPS 1200 VA/720W Pro DIGITECH</t>
   </si>
   <si>
     <t>TSK1721</t>
   </si>
   <si>
-    <t>4 542 000,00</t>
+    <t>3 338 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">
 		720 Вт Выходная мощность
 		Линейно-интерактивный дизайн 
 		Современная стильная концепция
 		Широкий диапазон регулировки напряжения (162 В - 290 В)
 		Для надежной работы контролируется ЦПУ (Центральное процессорное устройство)
  </t>
   </si>
   <si>
     <t>ИБП (UPS) On-Line</t>
   </si>
   <si>
     <t>UPS Online 3 KVA INFORMIX</t>
   </si>
   <si>
     <t>BH30S</t>
   </si>
   <si>
-    <t>7 994 000,00</t>
+    <t>6 775 000,00</t>
   </si>
   <si>
     <t>UPS Online 6 KVA INFORMIX</t>
   </si>
   <si>
     <t>BH60S</t>
   </si>
   <si>
-    <t>16 737 000,00</t>
+    <t>13 960 000,00</t>
   </si>
   <si>
     <t>UPS INFORMIX  10 KVA Online</t>
   </si>
   <si>
     <t>BH100S/b</t>
   </si>
   <si>
-    <t>17 103 000,00</t>
+    <t>14 037 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">
  Источник бесперебо́йного электропита́ния, UPS — источник электропитания, обеспечивающий при кратковременном отключении основного источника мощности питания, а также защиту от помех в сети основного источника. ИБП является вторичным источником электропитания
  </t>
   </si>
   <si>
     <t xml:space="preserve">UPS Online 6 KVA (1F/1F), Newtech Pro X9 Dsp Tower Tuncmatik Lcd. </t>
   </si>
   <si>
     <t>TSK5111</t>
   </si>
   <si>
     <t>19 035 000,00</t>
   </si>
   <si>
     <t>Tuncmatik Newtech Pro X9 DSP – однофазный онлайн источник бесперебойного преобразования, совместимый как с домашней, так и с офисной техникой. В случае отключение электроэнергии он переходит на работу от 16 аккумуляторных батарей 12 В с...</t>
   </si>
   <si>
     <t>UPS Online 6 KVA (1F/1F), Newtech Pro Rack Mount Series TUNCMATIC</t>
   </si>
   <si>
     <t>TSK1814</t>
   </si>
   <si>
-    <t>32 405 000,00</t>
+    <t>27 202 000,00</t>
   </si>
   <si>
     <t>UPS Online 10 KVA (1F/1F), Newtech Pro Rack Mount Series TUNCMATIC</t>
   </si>
   <si>
     <t>TSK1815</t>
   </si>
   <si>
-    <t>33 683 000,00</t>
+    <t>31 415 000,00</t>
   </si>
   <si>
     <t>APC Smart UPS 2200VA 230V USBSERIAL</t>
   </si>
   <si>
     <t>SUA2200I</t>
   </si>
   <si>
-    <t>22 626 000,00</t>
+    <t>21 083 000,00</t>
   </si>
   <si>
     <t>ИБП или UPS с недавних пор стал незаменим не только на промышленных объектах, но и в быту для бесперебойного энергоснабжения приборов разного назначения. С помощью этого устройства персональные компьютеры и локальные сети функционируют эффективно: как...</t>
   </si>
   <si>
     <t>UPS APC X1000 Smart  230V SMX1000I</t>
   </si>
   <si>
     <t>SMX1000I</t>
   </si>
   <si>
-    <t>12 025 000,00</t>
+    <t>10 404 000,00</t>
   </si>
   <si>
     <t>ИБП APC Smart-UPS SMX1000I мощностью 1000 ВА и высотой 2U, обеспечивающего стабильную работу серверов, рабочих станций, аудио и видеотехники. Вы можете купить ИБП APC Smart-UPS SMX1000I и получить в распоряжение 8 компьютерных выходных розеток, традиционно...</t>
   </si>
   <si>
     <t>UPS APC Smart 1000 VA USB&amp;SERIAL RM 2U 230V SUA1000RMI2U</t>
   </si>
   <si>
     <t>SUA1000RMI2U</t>
   </si>
   <si>
-    <t>12 445 000,00</t>
+    <t>10 340 000,00</t>
   </si>
   <si>
     <t>Источник бесперебойного питания APC Smart - UPS 1000VA USB &amp;amp; Serial RM 2 U 230V ( Part Number SUA 1000 RMI 2 U ) является одним из самых технологичных из всех ИБП, представленных нашей фирмой....</t>
   </si>
   <si>
     <t>UPS Online 2 KVA GXT MT ES230V LIEBERT  Источник бесперебойного питания</t>
   </si>
   <si>
     <t>SIEMENS</t>
   </si>
   <si>
     <t>GXT-MT+2KVA</t>
   </si>
   <si>
-    <t>11 128 000,00</t>
+    <t>10 280 000,00</t>
   </si>
   <si>
     <t>Liebert GXT MT+ — серия однофазных источников бесперебойного питания (ИБП) двойного преобразования от компании Vertiv. Ориентирована на нужды офисного оборудования и малых сетей, рабочие станции, системы автоматизации производства, системы безопасности и малые телекоммуникационные системы. Выпускается...</t>
   </si>
   <si>
     <t>UPS Newtech Pro Rack Mount Series 3 KVA (1F/1F),Online TUNCMATIC</t>
   </si>
   <si>
     <t>TNCM=TSK1813</t>
   </si>
   <si>
     <t>SMT2200RMI2U</t>
   </si>
   <si>
-    <t>31 032 000,00</t>
+    <t>29 599 000,00</t>
   </si>
   <si>
     <t>APC Smart-UPS 3000VA LCD RM 2U 230V with SmartConnect</t>
   </si>
   <si>
     <t>SMT3000RMI2U</t>
   </si>
   <si>
-    <t>55 877 000,00</t>
+    <t>49 896 000,00</t>
   </si>
   <si>
     <t>Аккумуляторные батареи</t>
   </si>
   <si>
     <t>UPS AGM Battery 6V3.2AH MHB</t>
   </si>
   <si>
     <t>MHB-battery</t>
   </si>
   <si>
     <t>MS3.2-6MHB</t>
   </si>
   <si>
-    <t>91 000,00</t>
+    <t>67 000,00</t>
   </si>
   <si>
     <t>MS4.5-12MHB</t>
   </si>
   <si>
     <t>154 000,00</t>
   </si>
   <si>
     <t>WBR</t>
   </si>
   <si>
     <t>HR1221W</t>
   </si>
   <si>
     <t>314 000,00</t>
   </si>
   <si>
     <t>MS5-12Н</t>
   </si>
   <si>
     <t>161 000,00</t>
   </si>
   <si>
     <t>MS5-12HMHB</t>
   </si>
@@ -623,105 +623,105 @@
   <si>
     <t>UPS AGM Battery 12V66AH YUASA SWL</t>
   </si>
   <si>
     <t>YUASA SWL</t>
   </si>
   <si>
     <t>SWL 1850 66</t>
   </si>
   <si>
     <t>4 415 000,00</t>
   </si>
   <si>
     <t>Частотные преобразователи</t>
   </si>
   <si>
     <t>Преобразователь частоты Altivar 312 VSD 3 kW; 3ph 40</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>ATV312HU30N4</t>
   </si>
   <si>
-    <t>20 662 000,00</t>
+    <t>20 435 000,00</t>
   </si>
   <si>
     <t>Расширенная панель оператора Micromaster 4</t>
   </si>
   <si>
     <t>6SE6400-0AP00-0CA0</t>
   </si>
   <si>
-    <t>4 223 000,00</t>
+    <t>4 176 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект для соединения ПК и преобразователя, Micromaster 4 PC </t>
   </si>
   <si>
     <t>6SE6400-1PC00-0AA0</t>
   </si>
   <si>
-    <t>723 000,00</t>
+    <t>716 000,00</t>
   </si>
   <si>
     <t>Преобразователь частоты Micromaster 420 3AC 380-480V, 2.2 KW</t>
   </si>
   <si>
     <t>6SE6420-2AD22-2BA1</t>
   </si>
   <si>
-    <t>13 163 000,00</t>
+    <t>12 976 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Преобразователь частоты Micromaster 420 3AC 380-480V, 7.5 KW </t>
   </si>
   <si>
     <t>6SE6420-2AD27-5CA1</t>
   </si>
   <si>
-    <t>20 233 000,00</t>
+    <t>19 916 000,00</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>Сетевой фильтр APC SurgeArrest Essential 5 розеток 1,8 м.</t>
   </si>
   <si>
     <t>P5B-RS</t>
   </si>
   <si>
     <t>Карта сетевого управления UPS Network Management Card with PowerChute Network Shutdown</t>
   </si>
   <si>
     <t>AP9640</t>
   </si>
   <si>
-    <t>7 504 000,00</t>
+    <t>6 253 000,00</t>
   </si>
   <si>
     <t>Сетевой фильтр APC SurgeArrest Home/Office 6 розеток 2.4 м</t>
   </si>
   <si>
     <t>PH6T3-RS</t>
   </si>
   <si>
     <t>Сетевой фильтр APC P1-RS</t>
   </si>
   <si>
     <t>P1-RS</t>
   </si>
   <si>
     <t>Распродажа</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0,00"/>
   </numFmts>
   <fonts count="8">