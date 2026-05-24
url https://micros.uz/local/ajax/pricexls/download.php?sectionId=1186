--- v4 (2026-04-02)
+++ v5 (2026-05-24)
@@ -61,51 +61,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 02 апреля 2026 23:00</t>
+    <t>Прайс-лист действителен на 25 мая 2026 04:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -623,87 +623,87 @@
   <si>
     <t>UPS AGM Battery 12V66AH YUASA SWL</t>
   </si>
   <si>
     <t>YUASA SWL</t>
   </si>
   <si>
     <t>SWL 1850 66</t>
   </si>
   <si>
     <t>4 415 000,00</t>
   </si>
   <si>
     <t>Частотные преобразователи</t>
   </si>
   <si>
     <t>Преобразователь частоты Altivar 312 VSD 3 kW; 3ph 40</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>ATV312HU30N4</t>
   </si>
   <si>
-    <t>20 435 000,00</t>
+    <t>20 697 000,00</t>
   </si>
   <si>
     <t>Расширенная панель оператора Micromaster 4</t>
   </si>
   <si>
     <t>6SE6400-0AP00-0CA0</t>
   </si>
   <si>
-    <t>4 176 000,00</t>
+    <t>4 231 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект для соединения ПК и преобразователя, Micromaster 4 PC </t>
   </si>
   <si>
     <t>6SE6400-1PC00-0AA0</t>
   </si>
   <si>
-    <t>716 000,00</t>
+    <t>724 000,00</t>
   </si>
   <si>
     <t>Преобразователь частоты Micromaster 420 3AC 380-480V, 2.2 KW</t>
   </si>
   <si>
     <t>6SE6420-2AD22-2BA1</t>
   </si>
   <si>
-    <t>12 976 000,00</t>
+    <t>13 192 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Преобразователь частоты Micromaster 420 3AC 380-480V, 7.5 KW </t>
   </si>
   <si>
     <t>6SE6420-2AD27-5CA1</t>
   </si>
   <si>
-    <t>19 916 000,00</t>
+    <t>20 283 000,00</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>Сетевой фильтр APC SurgeArrest Essential 5 розеток 1,8 м.</t>
   </si>
   <si>
     <t>P5B-RS</t>
   </si>
   <si>
     <t>Карта сетевого управления UPS Network Management Card with PowerChute Network Shutdown</t>
   </si>
   <si>
     <t>AP9640</t>
   </si>
   <si>
     <t>6 253 000,00</t>
   </si>
   <si>
     <t>Сетевой фильтр APC SurgeArrest Home/Office 6 розеток 2.4 м</t>
   </si>
   <si>
     <t>PH6T3-RS</t>
   </si>