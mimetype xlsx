--- v5 (2026-05-24)
+++ v6 (2026-07-11)
@@ -61,51 +61,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 25 мая 2026 04:00</t>
+    <t>Прайс-лист действителен на 11 июля 2026 22:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -623,87 +623,87 @@
   <si>
     <t>UPS AGM Battery 12V66AH YUASA SWL</t>
   </si>
   <si>
     <t>YUASA SWL</t>
   </si>
   <si>
     <t>SWL 1850 66</t>
   </si>
   <si>
     <t>4 415 000,00</t>
   </si>
   <si>
     <t>Частотные преобразователи</t>
   </si>
   <si>
     <t>Преобразователь частоты Altivar 312 VSD 3 kW; 3ph 40</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>ATV312HU30N4</t>
   </si>
   <si>
-    <t>20 697 000,00</t>
+    <t>20 367 000,00</t>
   </si>
   <si>
     <t>Расширенная панель оператора Micromaster 4</t>
   </si>
   <si>
     <t>6SE6400-0AP00-0CA0</t>
   </si>
   <si>
-    <t>4 231 000,00</t>
+    <t>4 162 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект для соединения ПК и преобразователя, Micromaster 4 PC </t>
   </si>
   <si>
     <t>6SE6400-1PC00-0AA0</t>
   </si>
   <si>
-    <t>724 000,00</t>
+    <t>713 000,00</t>
   </si>
   <si>
     <t>Преобразователь частоты Micromaster 420 3AC 380-480V, 2.2 KW</t>
   </si>
   <si>
     <t>6SE6420-2AD22-2BA1</t>
   </si>
   <si>
-    <t>13 192 000,00</t>
+    <t>12 920 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Преобразователь частоты Micromaster 420 3AC 380-480V, 7.5 KW </t>
   </si>
   <si>
     <t>6SE6420-2AD27-5CA1</t>
   </si>
   <si>
-    <t>20 283 000,00</t>
+    <t>19 821 000,00</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>Сетевой фильтр APC SurgeArrest Essential 5 розеток 1,8 м.</t>
   </si>
   <si>
     <t>P5B-RS</t>
   </si>
   <si>
     <t>Карта сетевого управления UPS Network Management Card with PowerChute Network Shutdown</t>
   </si>
   <si>
     <t>AP9640</t>
   </si>
   <si>
     <t>6 253 000,00</t>
   </si>
   <si>
     <t>Сетевой фильтр APC SurgeArrest Home/Office 6 розеток 2.4 м</t>
   </si>
   <si>
     <t>PH6T3-RS</t>
   </si>