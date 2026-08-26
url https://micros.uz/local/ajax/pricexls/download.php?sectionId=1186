--- v6 (2026-07-11)
+++ v7 (2026-08-26)
@@ -61,51 +61,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 11 июля 2026 22:00</t>
+    <t>Прайс-лист действителен на 26 августа 2026 05:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -623,87 +623,87 @@
   <si>
     <t>UPS AGM Battery 12V66AH YUASA SWL</t>
   </si>
   <si>
     <t>YUASA SWL</t>
   </si>
   <si>
     <t>SWL 1850 66</t>
   </si>
   <si>
     <t>4 415 000,00</t>
   </si>
   <si>
     <t>Частотные преобразователи</t>
   </si>
   <si>
     <t>Преобразователь частоты Altivar 312 VSD 3 kW; 3ph 40</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>ATV312HU30N4</t>
   </si>
   <si>
-    <t>20 367 000,00</t>
+    <t>20 585 000,00</t>
   </si>
   <si>
     <t>Расширенная панель оператора Micromaster 4</t>
   </si>
   <si>
     <t>6SE6400-0AP00-0CA0</t>
   </si>
   <si>
-    <t>4 162 000,00</t>
+    <t>4 207 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект для соединения ПК и преобразователя, Micromaster 4 PC </t>
   </si>
   <si>
     <t>6SE6400-1PC00-0AA0</t>
   </si>
   <si>
-    <t>713 000,00</t>
+    <t>721 000,00</t>
   </si>
   <si>
     <t>Преобразователь частоты Micromaster 420 3AC 380-480V, 2.2 KW</t>
   </si>
   <si>
     <t>6SE6420-2AD22-2BA1</t>
   </si>
   <si>
-    <t>12 920 000,00</t>
+    <t>13 100 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Преобразователь частоты Micromaster 420 3AC 380-480V, 7.5 KW </t>
   </si>
   <si>
     <t>6SE6420-2AD27-5CA1</t>
   </si>
   <si>
-    <t>19 821 000,00</t>
+    <t>20 127 000,00</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>Сетевой фильтр APC SurgeArrest Essential 5 розеток 1,8 м.</t>
   </si>
   <si>
     <t>P5B-RS</t>
   </si>
   <si>
     <t>Карта сетевого управления UPS Network Management Card with PowerChute Network Shutdown</t>
   </si>
   <si>
     <t>AP9640</t>
   </si>
   <si>
     <t>6 253 000,00</t>
   </si>
   <si>
     <t>Сетевой фильтр APC SurgeArrest Home/Office 6 розеток 2.4 м</t>
   </si>
   <si>
     <t>PH6T3-RS</t>
   </si>
@@ -6043,51 +6043,51 @@
         <v>38</v>
       </c>
       <c r="H62" s="49"/>
       <c r="I62" s="39"/>
     </row>
     <row r="63" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A63" s="49">
         <v>4</v>
       </c>
       <c r="B63" s="49" t="s">
         <v>205</v>
       </c>
       <c r="C63" s="49" t="s">
         <v>82</v>
       </c>
       <c r="D63" s="49" t="s">
         <v>206</v>
       </c>
       <c r="E63" s="50" t="s">
         <v>36</v>
       </c>
       <c r="F63" s="51" t="s">
         <v>37</v>
       </c>
       <c r="G63" s="51" t="s">
-        <v>38</v>
+        <v>91</v>
       </c>
       <c r="H63" s="49"/>
       <c r="I63" s="39"/>
     </row>
     <row r="64" spans="1:28" s="2" customFormat="1">
       <c r="A64" s="46"/>
       <c r="B64" s="47" t="s">
         <v>207</v>
       </c>
       <c r="C64" s="47"/>
       <c r="D64" s="47"/>
       <c r="E64" s="47"/>
       <c r="F64" s="47"/>
       <c r="G64" s="47"/>
       <c r="H64" s="47"/>
       <c r="I64" s="22"/>
     </row>
     <row r="65" spans="1:28" s="2" customFormat="1">
       <c r="I65" s="3"/>
     </row>
     <row r="66" spans="1:28" s="2" customFormat="1">
       <c r="I66" s="3"/>
     </row>
     <row r="67" spans="1:28" s="2" customFormat="1">
       <c r="I67" s="3"/>