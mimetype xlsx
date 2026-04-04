--- v3 (2026-02-12)
+++ v4 (2026-04-04)
@@ -25,304 +25,316 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Z_5FB49946_0718_11D4_8E12_00805FC5CA93_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_9603F171_06DE_11D4_A50C_006008C61068_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_A2829361_0A17_11D4_A4E3_0020AF197D5A_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.FilterData" localSheetId="0">'Каталог'!$B$5:$B$5</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.PrintTitles" localSheetId="0">Каталог!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Каталог'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>POS-системы и торговое оборудование</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 12 февраля 2026 15:00</t>
+    <t>Прайс-лист действителен на 04 апреля 2026 06:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t xml:space="preserve"> Принтер чеков SUNMI 58mm
 </t>
   </si>
   <si>
     <t>GIANT-100DB</t>
   </si>
   <si>
+    <t>Быстрое, надежное решение для печати для установки в небольшом пространстве, вам нужен принтер ZD410. Этот сверхкомпактный принтер, который разместится в любом месте, создан для установки в самых небольших рабочих пространствах. ZD410 отличается невероятной гибкостью —...</t>
+  </si>
+  <si>
+    <t>Компактный карточный принтер ZC300 для выполнения всех задач печати. Высокоскоростная печать требуемых карт в любое время и практически из любого места. Карточные принтеры серии ZC300 обладают очень компактной конструкцией, они обеспечивают непревзойдённое удобство использования, а...</t>
+  </si>
+  <si>
     <t xml:space="preserve">Сканер штрих-кода SUNMI 2D
 </t>
   </si>
   <si>
     <t xml:space="preserve">Сканер QR-кодов SUNMI 2D
 </t>
   </si>
   <si>
     <t>Портативный беспроводной сканер штрих-кода SUNLUX XL9221B DataMatrix (2D)</t>
   </si>
   <si>
     <t>Беспроводные сканеры XL-9610</t>
   </si>
   <si>
     <t>Многоплоскостные сканеры XL-2302</t>
   </si>
   <si>
     <t>Сканер штрихкода от производителя Zebra представляет собой оборудование для считывания двухмерных штрих-кодов. Данный сканер выполнен из прочных материалов, выдерживает многочисленные падения с высоты 1.5 метров.</t>
   </si>
   <si>
+    <t>Этот сканер создан для круглосуточного ежедневного использования, благодаря поддержке технологии Bluetooth ваши сотрудники смогут свободно передвигаться, не испытывая проблем с проводами. Для повышения уровня безопасности в устройстве реализована функция шифрования передаваемых данных. LI4278 совместим с...</t>
+  </si>
+  <si>
+    <t>ПРОВОДНЫЕ И БЕСПРОВОДНЫЕ ПЕРЕНОСНЫЕ СКАНЕРЫ ОДНОМЕРНЫХ/ДВУХМЕРНЫХ ШТРИХКОДОВ СЕРИИ DS2200 ДОСТУПНОСТЬ И ПРОСТОТА ИСПОЛЬЗОВАНИЯ Двухмерные штрихкоды активно используются в пунктах продаж, так как они нанесены как на все приобретаемые клиентами товары, так и на печатные и...</t>
+  </si>
+  <si>
+    <t>Прочный и стильный дизайн Быстрое и быстрое чтение Лазерный сканер с автосканированием и кронштейном Кронштейн разобран для экономии стоимости доставки С IP52 водонепроницаемой и пылезащитной защитой Стандартный интерфейс USB Стенд продан вместе 1 год ограниченной...</t>
+  </si>
+  <si>
+    <t>Scanner XL9309 USB, black</t>
+  </si>
+  <si>
+    <t>Scanner XL-626 USB, black</t>
+  </si>
+  <si>
+    <t>XL-2024 Barcode Scanner (USB)</t>
+  </si>
+  <si>
+    <t>Scanner XL-626A USB, black</t>
+  </si>
+  <si>
+    <t>Scanner XL-2200 (Black+USB)</t>
+  </si>
+  <si>
+    <t>Scanner XL2021 (RS-232 4.5V+Adaptor)</t>
+  </si>
+  <si>
+    <t>Scanner XL3100 2D, USB, black</t>
+  </si>
+  <si>
     <t>Scanner Unitech PT 630</t>
   </si>
   <si>
-    <t>Этот сканер создан для круглосуточного ежедневного использования, благодаря поддержке технологии Bluetooth ваши сотрудники смогут свободно передвигаться, не испытывая проблем с проводами. Для повышения уровня безопасности в устройстве реализована функция шифрования передаваемых данных. LI4278 совместим с...</t>
-[...26 lines deleted...]
-    <t>Scanner XL3100 2D, USB, black</t>
+    <t>Высококачественная термонаклейка из матовой бумаги с универсальным прочным клеем. Материалы Z-Select имеют защитное верхнее покрытие, которое обеспечивает следующие преимущества по сравнению с аналогичными материалами без покрытия (например, Z-Perform): превосходное качество и четкость печати, более высокая...</t>
   </si>
   <si>
     <t>POS Моноблоки и POS-терминалы</t>
   </si>
   <si>
-    <t>Моноблок T2s настольный терминал</t>
+    <t>POS-монитор SPM-T15</t>
   </si>
   <si>
     <t>SUNMI</t>
   </si>
   <si>
     <t>L1563</t>
   </si>
   <si>
-    <t>8 200 000,00</t>
+    <t>7 133 000,00</t>
   </si>
   <si>
     <t>12 %</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>SUNMI T2s L1562 15,6-дюймовый EPOS-терминал со встроенным принтером, 4 ГБ ОЗУ + 64 ГБ ПЗУ, восьмиядерный процессор, скорость печати 250 мм/с, Wi-Fi 2,4 ГГц и BT 2.1, Micro SD, 5* USB TypeA, 1* RJ11 S,</t>
   </si>
   <si>
     <t>D2 MINI-Smart настольный терминал</t>
   </si>
   <si>
     <t>T1710</t>
   </si>
   <si>
     <t>4 870 000,00</t>
   </si>
   <si>
     <t>Sunmi D2 Mini T1710 10,1 &amp;quot;HD Desktop POS, ОС Android 8.1, 8 ГБ ПЗУ + 2 ГБ ОЗУ, встроенный термопринтер 58 мм, поддержка сети 4G, емкостный сенсорный экран на 10 точек, только Wi-Fi | P01200023</t>
   </si>
   <si>
     <t>Клавиатура Posiflex KB-4000B</t>
   </si>
   <si>
+    <t>Zebra</t>
+  </si>
+  <si>
+    <t>664 000,00</t>
+  </si>
+  <si>
+    <t>Под заказ</t>
+  </si>
+  <si>
+    <t>EasyPOS lite</t>
+  </si>
+  <si>
     <t>Sunlux</t>
   </si>
   <si>
     <t>750 000,00</t>
   </si>
   <si>
-    <t>Под заказ</t>
-[...4 lines deleted...]
-  <si>
     <t>Денежный ящик</t>
   </si>
   <si>
     <t>NC010</t>
   </si>
   <si>
     <t>1 200 000,00</t>
   </si>
   <si>
     <t>Денежный ящик: пластиковый и металлический Лотки: четыре лотка для обычных купюр и один лоток для больших купюр, три лотка для монет Металлический подшипник: выдерживает нагрузку до 10 кг Кабель: RJ12, 6P4C, 0,8 м Замок: трехпозиционный...</t>
   </si>
   <si>
     <t>Смарт-кассы и Платежные терминалы</t>
   </si>
   <si>
     <t>Sunmi P2 PRO</t>
   </si>
   <si>
     <t>T6920</t>
   </si>
   <si>
     <t>4 400 000,00</t>
   </si>
   <si>
     <t>Sunmi P2 Pro является продвинутой версией портативного мобильного устройства Sunmi P2, предназначенного для коммерческого использования. Sunmi P2 Pro имеет дополнительные функции и улучшения по сравнению с базовой моделью P2, делая его еще более мощным инструментом...</t>
   </si>
   <si>
     <t>Sunmi P2</t>
   </si>
   <si>
     <t>T6900</t>
   </si>
   <si>
     <t>2 900 000,00</t>
   </si>
   <si>
     <t>Sunmi P2 является портативным мобильным устройством, предназначенным для коммерческого использования. Оно оснащено операционной системой Android и имеет широкий набор функций, делающих его полезным инструментом для различных бизнес-сценариев.</t>
   </si>
   <si>
     <t>Sunmi P2 MINI</t>
   </si>
   <si>
     <t>3 446 000,00</t>
   </si>
   <si>
     <t>Sunmi P2 Mini - это портативное мобильное устройство, разработанное компанией Sunmi для коммерческого использования. Это компактное и мощное устройство предоставляет ряд функций, делая его идеальным инструментом для бизнеса в различных отраслях.</t>
   </si>
   <si>
+    <t>Sunmi P2 SMARTPAD</t>
+  </si>
+  <si>
+    <t>3 295 000,00</t>
+  </si>
+  <si>
+    <t>Sunmi P2 SMARTPAD - это умное мобильное устройство, созданное компанией Sunmi, предназначенное для коммерческого использования. Этот планшет сочетает в себе мобильность и функциональность, обеспечивая бизнесу удобные инструменты для обслуживания клиентов и выполнения различных операций.</t>
+  </si>
+  <si>
+    <t>P3 MIX-Smart - настольный терминал (T6721)</t>
+  </si>
+  <si>
+    <t>7 200 000,00</t>
+  </si>
+  <si>
+    <t>10-дюймовый дисплей высокого разрешения и встроенный принтер образуют мобильный и настольный терминал. Встроенный высокоскоростной термопринтер 58/80 мм. Большой экран 10″ IPS-дисплей обеспечивает большой угол обзора и более точную цветопередачу. Многофункциональная подставка Порт USB типа A,...</t>
+  </si>
+  <si>
     <t>P3-Smart Payment Terminal</t>
   </si>
   <si>
-    <t>Zebra</t>
-[...1 lines deleted...]
-  <si>
     <t>3 696 000,00</t>
   </si>
   <si>
     <t>P3 (САН276) P3 (SUN279) ОС Андроид 11 Андроид 11 Процессор Четырехъядерный A53, 2,0 ГГц Четырехъядерный A53, 2,0 ГГц БАРАН 2 ГБ 2 ГБ ПЗУ 32 ГБ 32 ГБ ЖК-дисплей 6,75" TFT HD+720*1600, IPS 6,75" TFT...</t>
-  </si>
-[...16 lines deleted...]
-    <t>10-дюймовый дисплей высокого разрешения и встроенный принтер образуют мобильный и настольный терминал. Встроенный высокоскоростной термопринтер 58/80 мм. Большой экран 10″ IPS-дисплей обеспечивает большой угол обзора и более точную цветопередачу. Многофункциональная подставка Порт USB типа A,...</t>
   </si>
   <si>
     <t>MIX Function Cradle-Function Cradle</t>
   </si>
   <si>
     <t>3 296 000,00</t>
   </si>
   <si>
     <t>After-sales spare parts-P2/Lithium Battery</t>
   </si>
   <si>
     <t>626 000,00</t>
   </si>
   <si>
     <t>Мобильные терминалы</t>
   </si>
   <si>
     <t xml:space="preserve">Мобильный терминал V2s-Smart </t>
   </si>
   <si>
     <t>T5940</t>
   </si>
   <si>
     <t>3 600 000,00</t>
   </si>
@@ -426,165 +438,195 @@
   <si>
     <t>1 232 000,00</t>
   </si>
   <si>
     <t>Принтер чеков GIANT-100DB</t>
   </si>
   <si>
     <t>1 900 000,00</t>
   </si>
   <si>
     <t>Принтер Zebra ZD410 DT</t>
   </si>
   <si>
     <t>ZD41022-D0EM00EZ</t>
   </si>
   <si>
     <t>6 964 000,00</t>
   </si>
   <si>
     <t>Портативный принтер чеков</t>
   </si>
   <si>
     <t>875 000,00</t>
   </si>
   <si>
+    <t>Printer ZC300, Zebra</t>
+  </si>
+  <si>
+    <t>ZEBRA=ZC31-000C000EM00</t>
+  </si>
+  <si>
+    <t>30 930 000,00</t>
+  </si>
+  <si>
     <t>Cканеры штрих-кодов</t>
   </si>
   <si>
     <t>Сканер штрих-кода SUNMI 2D</t>
   </si>
   <si>
     <t>640 000,00</t>
   </si>
   <si>
     <t>Сканер QR-кодов SUNMI 2D</t>
   </si>
   <si>
     <t>540 000,00</t>
   </si>
   <si>
     <t>Сканер штрих-кода XL-9221B 2D SUNLUX (USB)</t>
   </si>
   <si>
     <t>899 000,00</t>
   </si>
   <si>
     <t>Сканер штрих-кода XL-9610 2D SUNLUX (USB)</t>
   </si>
   <si>
     <t>1 399 000,00</t>
   </si>
   <si>
     <t>Сканер штрих-кода XL-2302 2D SUNLUX (USB)</t>
   </si>
   <si>
     <t>1 500 000,00</t>
   </si>
   <si>
     <t>Ручной 2D сканер штрих-кода Zebra DS2208-SR7U2100AZW USB, черный</t>
   </si>
   <si>
     <t>DS2208-SR7U2100AZW</t>
   </si>
   <si>
     <t>1 819 000,00</t>
   </si>
   <si>
+    <t>Беспроводной одномерный сканер штрих-кода Zebra LI4278-TRBU0100ZER</t>
+  </si>
+  <si>
+    <t>LI4278-TRBU0100ZER</t>
+  </si>
+  <si>
+    <t>5 117 000,00</t>
+  </si>
+  <si>
+    <t>Беспроводной 2D сканер штрих-кода Zebra DS2278-SR7U2100PRW, черный USB</t>
+  </si>
+  <si>
+    <t>DS2278-SR7U2100PRW</t>
+  </si>
+  <si>
+    <t>6 479 000,00</t>
+  </si>
+  <si>
+    <t>XL-6200A Barcode Scanner (USB+Stand)</t>
+  </si>
+  <si>
+    <t>XL-6200A</t>
+  </si>
+  <si>
+    <t>418 000,00</t>
+  </si>
+  <si>
+    <t>XL-626 Barcode Scanner (USB)</t>
+  </si>
+  <si>
+    <t>XL-626</t>
+  </si>
+  <si>
+    <t>466 000,00</t>
+  </si>
+  <si>
+    <t>XL-2024</t>
+  </si>
+  <si>
+    <t>2 604 000,00</t>
+  </si>
+  <si>
+    <t>XL-626A Barcode Scanner (USB+Stand)</t>
+  </si>
+  <si>
+    <t>XL-626A</t>
+  </si>
+  <si>
+    <t>593 000,00</t>
+  </si>
+  <si>
+    <t>XL-2200 Barcode Scanner (Black+USB)</t>
+  </si>
+  <si>
+    <t>XL-2200</t>
+  </si>
+  <si>
+    <t>1 650 000,00</t>
+  </si>
+  <si>
+    <t>XL2021 (RS-232)</t>
+  </si>
+  <si>
+    <t>3 026 000,00</t>
+  </si>
+  <si>
+    <t>XL3100</t>
+  </si>
+  <si>
+    <t>3 083 000,00</t>
+  </si>
+  <si>
     <t>Сканер Unitech PT 630</t>
   </si>
   <si>
-    <t>Беспроводной одномерный сканер штрих-кода Zebra LI4278-TRBU0100ZER</t>
-[...68 lines deleted...]
-    <t>3 303 000,00</t>
+    <t>Расходные материалы</t>
+  </si>
+  <si>
+    <t>Этикетки для штрихкодирования</t>
+  </si>
+  <si>
+    <t>Label Z-Perform 1000T 102 x 152 mm (950 наклеек)</t>
+  </si>
+  <si>
+    <t>76180 n</t>
+  </si>
+  <si>
+    <t>559 000,00</t>
+  </si>
+  <si>
+    <t>Label Z-Select 2000T 102x64mm Zebra</t>
+  </si>
+  <si>
+    <t>76059 Zebra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0,00"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -626,66 +668,72 @@
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF004C9D"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBEFF4"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF538DD5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
@@ -700,51 +748,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="44">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="14" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
@@ -817,143 +865,155 @@
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="164" fillId="3" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="4" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0749743ab0648e32c9620c1db22910.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330072341f44f0d211de71cc528735d5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330072341f44f0d211de71cc528735d5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1f2da3b9376062815ec47c6c12c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1f2da3b9376062815ec47c6c12c4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20907108b31344a1af1aeec36a9cbdb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20907108b31344a1af1aeec36a9cbdb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d50804c36bec92765e605d4f8f33.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d50804c36bec92765e605d4f8f33.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d2b94f840f6244016b174cc1ef08.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d2b94f840f6244016b174cc1ef08.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4819e31dae000bbb90a5711b5173e8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4819e31dae000bbb90a5711b5173e8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe044ef2cd805bfccbed4b19798a99.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe044ef2cd805bfccbed4b19798a99.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c3bc0368406165fe73a0ebf6ac4f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c3bc0368406165fe73a0ebf6ac4f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8172bb9e320a3e7559061ffdd6c56.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8172bb9e320a3e7559061ffdd6c56.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0951c3200554505814602f61330b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0951c3200554505814602f61330b.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7e5d37a83cf36bae0893351087d3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7e5d37a83cf36bae0893351087d3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e6d9cc7561890ac7536f90f7b12a.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e6d9cc7561890ac7536f90f7b12a.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571d0629ed3b0d059c759da7d7f06f.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571d0629ed3b0d059c759da7d7f06f.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6086af18bbe40d3ff2983bcfc1e982.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6086af18bbe40d3ff2983bcfc1e982.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf39250cfaca8d40879cae1b06dbfc.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf39250cfaca8d40879cae1b06dbfc.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5aabc071b56e43a8a1d8af6fcb3b.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5aabc071b56e43a8a1d8af6fcb3b.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328a0eb01919d59b9a5d43712fc515.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328a0eb01919d59b9a5d43712fc515.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc644e58117e92091cc3db8a221ae7.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc644e58117e92091cc3db8a221ae7.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcbb2a0dbcb2359ee885dc20892f84.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcbb2a0dbcb2359ee885dc20892f84.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793890912c12d38421fba1ae1336ab.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793890912c12d38421fba1ae1336ab.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65f53d8af1f63f7a3f425856418e1.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65f53d8af1f63f7a3f425856418e1.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040836d430efe6d94820d3f8397706.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040836d430efe6d94820d3f8397706.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1f02a914c58486c2d03269c52b81.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1f02a914c58486c2d03269c52b81.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c98e8d9ed0e1452e0bdea0bde7d6.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c98e8d9ed0e1452e0bdea0bde7d6.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356369458930e4076fce7b1fff6c3b5f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356369458930e4076fce7b1fff6c3b5f.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb115179633590c10c7bdaeb1077c39.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb115179633590c10c7bdaeb1077c39.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7fca2dcf5a93d53a50a6ffdca6a2.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7fca2dcf5a93d53a50a6ffdca6a2.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803aa24df91d7a7a17beacb73be2022.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803aa24df91d7a7a17beacb73be2022.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904ed3c6718a2b62c7c67aa783b502.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904ed3c6718a2b62c7c67aa783b502.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b488ee48383d6f3640eb89848b30.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b488ee48383d6f3640eb89848b30.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf783f6457a8ac2b9c989a1b9bcd7be.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf783f6457a8ac2b9c989a1b9bcd7be.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50afdd6decbd805a7e15ffe986541.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50afdd6decbd805a7e15ffe986541.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b5f21d8dab55ead992a97770d8e7.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b5f21d8dab55ead992a97770d8e7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8742b51fddb5a4b1f89997d955f8.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8742b51fddb5a4b1f89997d955f8.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df1a44f73384f446f747f842d023f.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df1a44f73384f446f747f842d023f.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d8d7ca3e8bd8bac267029f929bc9.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d8d7ca3e8bd8bac267029f929bc9.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8fcd39a743fc59e15d24d04edbcd.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8fcd39a743fc59e15d24d04edbcd.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f804f38c13b3c165434eab31d090.PNG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f804f38c13b3c165434eab31d090.PNG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb34146b6e6c6b92f088cefcd87d9e.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb34146b6e6c6b92f088cefcd87d9e.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ddd60044ee3638947ae0ce7a3a6c.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ddd60044ee3638947ae0ce7a3a6c.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508da87c4b38dfee6796986cbdab637.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508da87c4b38dfee6796986cbdab637.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6f9ee287d55ebffcab3b396a7465.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6f9ee287d55ebffcab3b396a7465.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856678960c11f0a6303d925a4c0d672.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856678960c11f0a6303d925a4c0d672.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa769de85ae5aa06b763f37d8e70ac.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa769de85ae5aa06b763f37d8e70ac.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0749743ab0648e32c9620c1db22910.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d21b986cdf1c92c1b04ad731632a2d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d21b986cdf1c92c1b04ad731632a2d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1f2da3b9376062815ec47c6c12c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1f2da3b9376062815ec47c6c12c4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20907108b31344a1af1aeec36a9cbdb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20907108b31344a1af1aeec36a9cbdb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d50804c36bec92765e605d4f8f33.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d50804c36bec92765e605d4f8f33.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d2b94f840f6244016b174cc1ef08.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d2b94f840f6244016b174cc1ef08.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4819e31dae000bbb90a5711b5173e8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4819e31dae000bbb90a5711b5173e8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe044ef2cd805bfccbed4b19798a99.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe044ef2cd805bfccbed4b19798a99.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c3bc0368406165fe73a0ebf6ac4f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c3bc0368406165fe73a0ebf6ac4f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0951c3200554505814602f61330b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0951c3200554505814602f61330b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7e5d37a83cf36bae0893351087d3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7e5d37a83cf36bae0893351087d3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8172bb9e320a3e7559061ffdd6c56.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8172bb9e320a3e7559061ffdd6c56.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e6d9cc7561890ac7536f90f7b12a.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e6d9cc7561890ac7536f90f7b12a.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571d0629ed3b0d059c759da7d7f06f.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571d0629ed3b0d059c759da7d7f06f.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6086af18bbe40d3ff2983bcfc1e982.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6086af18bbe40d3ff2983bcfc1e982.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf39250cfaca8d40879cae1b06dbfc.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf39250cfaca8d40879cae1b06dbfc.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5aabc071b56e43a8a1d8af6fcb3b.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5aabc071b56e43a8a1d8af6fcb3b.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328a0eb01919d59b9a5d43712fc515.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328a0eb01919d59b9a5d43712fc515.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc644e58117e92091cc3db8a221ae7.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc644e58117e92091cc3db8a221ae7.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcbb2a0dbcb2359ee885dc20892f84.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcbb2a0dbcb2359ee885dc20892f84.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793890912c12d38421fba1ae1336ab.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793890912c12d38421fba1ae1336ab.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65f53d8af1f63f7a3f425856418e1.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65f53d8af1f63f7a3f425856418e1.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040836d430efe6d94820d3f8397706.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040836d430efe6d94820d3f8397706.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1f02a914c58486c2d03269c52b81.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1f02a914c58486c2d03269c52b81.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c98e8d9ed0e1452e0bdea0bde7d6.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c98e8d9ed0e1452e0bdea0bde7d6.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356369458930e4076fce7b1fff6c3b5f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356369458930e4076fce7b1fff6c3b5f.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7fca2dcf5a93d53a50a6ffdca6a2.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7fca2dcf5a93d53a50a6ffdca6a2.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ca8456d9afd59e4d6039857dcdac.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ca8456d9afd59e4d6039857dcdac.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803aa24df91d7a7a17beacb73be2022.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803aa24df91d7a7a17beacb73be2022.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904ed3c6718a2b62c7c67aa783b502.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904ed3c6718a2b62c7c67aa783b502.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b488ee48383d6f3640eb89848b30.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b488ee48383d6f3640eb89848b30.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf783f6457a8ac2b9c989a1b9bcd7be.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf783f6457a8ac2b9c989a1b9bcd7be.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50afdd6decbd805a7e15ffe986541.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50afdd6decbd805a7e15ffe986541.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b5f21d8dab55ead992a97770d8e7.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b5f21d8dab55ead992a97770d8e7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df1a44f73384f446f747f842d023f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df1a44f73384f446f747f842d023f.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d8d7ca3e8bd8bac267029f929bc9.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d8d7ca3e8bd8bac267029f929bc9.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8fcd39a743fc59e15d24d04edbcd.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8fcd39a743fc59e15d24d04edbcd.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f804f38c13b3c165434eab31d090.PNG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f804f38c13b3c165434eab31d090.PNG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb34146b6e6c6b92f088cefcd87d9e.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb34146b6e6c6b92f088cefcd87d9e.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ddd60044ee3638947ae0ce7a3a6c.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ddd60044ee3638947ae0ce7a3a6c.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508da87c4b38dfee6796986cbdab637.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508da87c4b38dfee6796986cbdab637.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6f9ee287d55ebffcab3b396a7465.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6f9ee287d55ebffcab3b396a7465.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856678960c11f0a6303d925a4c0d672.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856678960c11f0a6303d925a4c0d672.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa769de85ae5aa06b763f37d8e70ac.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa769de85ae5aa06b763f37d8e70ac.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8742b51fddb5a4b1f89997d955f8.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8742b51fddb5a4b1f89997d955f8.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e077f9408766625883b5a1a5a503c0.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e077f9408766625883b5a1a5a503c0.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a188a52e05323f5a7a56d24f27146.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a188a52e05323f5a7a56d24f27146.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2038350</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>723900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect t="17699" b="18589"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="2000250" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
-[...1 lines deleted...]
-    <xdr:ext cx="838200" cy="904875"/>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
-[...1 lines deleted...]
-    <xdr:ext cx="838200" cy="904875"/>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
@@ -1359,143 +1419,143 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="809625" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="809625" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>15</xdr:row>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>17</xdr:row>
@@ -2376,1173 +2436,1293 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="" descr=""/>
-[...24 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="" descr=""/>
-[...24 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="70" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="71" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="72" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="73" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="74" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>43</xdr:row>
+        <xdr:cNvPr id="75" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>43</xdr:row>
+        <xdr:cNvPr id="80" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>44</xdr:row>
+        <xdr:cNvPr id="81" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="781050" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>44</xdr:row>
+        <xdr:cNvPr id="88" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="781050" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>46</xdr:row>
+        <xdr:cNvPr id="89" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="742950" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="742950" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>46</xdr:row>
+        <xdr:cNvPr id="92" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="" descr=""/>
-[...485 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <xdr:cNvPr id="93" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2007-2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3917,1269 +4097,1361 @@
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="3" customFormat="1">
       <c r="A6" s="20"/>
       <c r="B6" s="21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="26"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="32"/>
     </row>
-    <row r="7" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
+    <row r="7" spans="1:28" customHeight="1" ht="69.2625" s="3" customFormat="1">
       <c r="A7" s="22">
         <v>1</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C7" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D7" s="22" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E7" s="27" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F7" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G7" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="33" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:28" customHeight="1" ht="42.9" s="3" customFormat="1">
       <c r="A8" s="22">
         <v>2</v>
       </c>
       <c r="B8" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="22" t="s">
+      <c r="G8" s="30" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="33" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:28" customHeight="1" ht="67.890973630832" s="3" customFormat="1">
       <c r="A9" s="22">
         <v>3</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C9" s="22" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D9" s="22"/>
       <c r="E9" s="27" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F9" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G9" s="30" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="33" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:28" customHeight="1" ht="56.4375" s="3" customFormat="1">
       <c r="A10" s="22">
         <v>4</v>
       </c>
       <c r="B10" s="22" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C10" s="22" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D10" s="22"/>
       <c r="E10" s="27" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F10" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G10" s="30" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H10" s="22"/>
       <c r="I10" s="33" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:28" customHeight="1" ht="42.9" s="3" customFormat="1">
       <c r="A11" s="22">
         <v>5</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C11" s="22" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D11" s="22" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E11" s="27" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F11" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G11" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="33" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="3" customFormat="1">
       <c r="A12" s="20"/>
       <c r="B12" s="21" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="26"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="32"/>
     </row>
     <row r="13" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A13" s="22">
         <v>1</v>
       </c>
       <c r="B13" s="22" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C13" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E13" s="27" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F13" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G13" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="33" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A14" s="22">
         <v>2</v>
       </c>
       <c r="B14" s="22" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C14" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D14" s="22" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E14" s="27" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="F14" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G14" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H14" s="22"/>
       <c r="I14" s="33" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A15" s="22">
         <v>3</v>
       </c>
       <c r="B15" s="22" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C15" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" s="22"/>
       <c r="E15" s="27" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F15" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G15" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H15" s="22"/>
       <c r="I15" s="33" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A16" s="22">
         <v>4</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C16" s="22" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D16" s="22"/>
       <c r="E16" s="27" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F16" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G16" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H16" s="22"/>
       <c r="I16" s="33" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A17" s="22">
         <v>5</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C17" s="22" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D17" s="22"/>
       <c r="E17" s="27" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="F17" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G17" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H17" s="22"/>
       <c r="I17" s="33" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A18" s="22">
         <v>6</v>
       </c>
       <c r="B18" s="22" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C18" s="22" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D18" s="22"/>
       <c r="E18" s="27" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F18" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G18" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H18" s="22"/>
       <c r="I18" s="33" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:28" customHeight="1" ht="56.2" s="3" customFormat="1">
       <c r="A19" s="22">
         <v>7</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C19" s="22" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D19" s="22"/>
       <c r="E19" s="27" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F19" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G19" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H19" s="22"/>
       <c r="I19" s="33"/>
     </row>
     <row r="20" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A20" s="22">
         <v>8</v>
       </c>
       <c r="B20" s="22" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C20" s="22" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D20" s="22"/>
       <c r="E20" s="27" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F20" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G20" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H20" s="22"/>
       <c r="I20" s="33"/>
     </row>
     <row r="21" spans="1:28" s="3" customFormat="1">
       <c r="A21" s="20"/>
       <c r="B21" s="21" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="26"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="32"/>
     </row>
     <row r="22" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A22" s="22">
         <v>1</v>
       </c>
       <c r="B22" s="22" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C22" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D22" s="22" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E22" s="27" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F22" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G22" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H22" s="22"/>
       <c r="I22" s="33" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A23" s="22">
         <v>2</v>
       </c>
       <c r="B23" s="22" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C23" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D23" s="22" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="E23" s="27" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="F23" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G23" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H23" s="22"/>
       <c r="I23" s="33" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A24" s="22">
         <v>3</v>
       </c>
       <c r="B24" s="22" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C24" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F24" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G24" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H24" s="22"/>
       <c r="I24" s="33" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A25" s="22">
         <v>4</v>
       </c>
       <c r="B25" s="22" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C25" s="22" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D25" s="22" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E25" s="27" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F25" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G25" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H25" s="22"/>
       <c r="I25" s="33" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A26" s="22">
         <v>5</v>
       </c>
       <c r="B26" s="22" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C26" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D26" s="22" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E26" s="27" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="F26" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G26" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H26" s="22"/>
       <c r="I26" s="33" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:28" s="3" customFormat="1">
       <c r="A27" s="20"/>
       <c r="B27" s="21" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="26"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="32"/>
     </row>
     <row r="28" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A28" s="22">
         <v>1</v>
       </c>
       <c r="B28" s="22" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C28" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D28" s="22" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E28" s="27" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F28" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G28" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H28" s="22"/>
       <c r="I28" s="33" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A29" s="22">
         <v>2</v>
       </c>
       <c r="B29" s="22" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C29" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D29" s="22" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E29" s="27" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F29" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G29" s="30" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H29" s="22"/>
       <c r="I29" s="33"/>
     </row>
     <row r="30" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A30" s="22">
         <v>3</v>
       </c>
       <c r="B30" s="22" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C30" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D30" s="22"/>
       <c r="E30" s="27" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F30" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G30" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H30" s="22"/>
       <c r="I30" s="33"/>
     </row>
     <row r="31" spans="1:28" customHeight="1" ht="56.2" s="3" customFormat="1">
       <c r="A31" s="22">
         <v>4</v>
       </c>
       <c r="B31" s="22" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C31" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D31" s="22"/>
       <c r="E31" s="27" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F31" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G31" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H31" s="22"/>
       <c r="I31" s="33"/>
     </row>
     <row r="32" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A32" s="22">
         <v>5</v>
       </c>
       <c r="B32" s="22" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C32" s="22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D32" s="22"/>
       <c r="E32" s="27" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="F32" s="30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G32" s="30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H32" s="22"/>
       <c r="I32" s="33"/>
     </row>
     <row r="33" spans="1:28" s="3" customFormat="1">
       <c r="A33" s="20"/>
       <c r="B33" s="21" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="26"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="32"/>
     </row>
     <row r="34" spans="1:28" customHeight="1" ht="53.5875" s="2" customFormat="1">
       <c r="A34" s="34">
         <v>1</v>
       </c>
       <c r="B34" s="34" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C34" s="34" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D34" s="34"/>
       <c r="E34" s="35" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F34" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G34" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H34" s="34"/>
       <c r="I34" s="33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A35" s="34">
         <v>2</v>
       </c>
       <c r="B35" s="34" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C35" s="34" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D35" s="34"/>
       <c r="E35" s="35" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="F35" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G35" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H35" s="34"/>
       <c r="I35" s="33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+    <row r="36" spans="1:28" customHeight="1" ht="20" s="2" customFormat="1">
       <c r="A36" s="34">
         <v>3</v>
       </c>
       <c r="B36" s="34" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C36" s="34" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D36" s="34" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E36" s="35" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F36" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G36" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H36" s="34"/>
-      <c r="I36" s="33"/>
+      <c r="I36" s="33" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="37" spans="1:28" customHeight="1" ht="62.375" s="2" customFormat="1">
       <c r="A37" s="34">
         <v>4</v>
       </c>
       <c r="B37" s="34" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C37" s="34" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D37" s="34"/>
       <c r="E37" s="35" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="F37" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G37" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H37" s="34"/>
       <c r="I37" s="33"/>
     </row>
-    <row r="38" spans="1:28" s="2" customFormat="1">
-[...35 lines deleted...]
-      </c>
+    <row r="38" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+      <c r="A38" s="34">
+        <v>5</v>
+      </c>
+      <c r="B38" s="34" t="s">
+        <v>128</v>
+      </c>
+      <c r="C38" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38" s="34" t="s">
+        <v>129</v>
+      </c>
+      <c r="E38" s="35" t="s">
+        <v>130</v>
+      </c>
+      <c r="F38" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="H38" s="34"/>
+      <c r="I38" s="33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" s="2" customFormat="1">
+      <c r="A39" s="37"/>
+      <c r="B39" s="38" t="s">
+        <v>131</v>
+      </c>
+      <c r="C39" s="38"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="32"/>
     </row>
     <row r="40" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A40" s="34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B40" s="34" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C40" s="34" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D40" s="34"/>
       <c r="E40" s="35" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F40" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G40" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H40" s="34"/>
       <c r="I40" s="33" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A41" s="34">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B41" s="34" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C41" s="34" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D41" s="34"/>
       <c r="E41" s="35" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="F41" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G41" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H41" s="34"/>
       <c r="I41" s="33" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A42" s="34">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B42" s="34" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C42" s="34" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D42" s="34"/>
       <c r="E42" s="35" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="F42" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G42" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H42" s="34"/>
       <c r="I42" s="33" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:28" customHeight="1" ht="62.375" s="2" customFormat="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A43" s="34">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B43" s="34" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C43" s="34" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D43" s="34"/>
       <c r="E43" s="35" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F43" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G43" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H43" s="34"/>
       <c r="I43" s="33" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" customHeight="1" ht="62.375" s="2" customFormat="1">
       <c r="A44" s="34">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B44" s="34" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C44" s="34" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="D44" s="34"/>
       <c r="E44" s="35" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F44" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G44" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H44" s="34"/>
       <c r="I44" s="33" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A45" s="34">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B45" s="34" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C45" s="34" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D45" s="34"/>
+        <v>49</v>
+      </c>
+      <c r="D45" s="34" t="s">
+        <v>143</v>
+      </c>
       <c r="E45" s="35" t="s">
-        <v>79</v>
+        <v>144</v>
       </c>
       <c r="F45" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G45" s="36" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="H45" s="34"/>
       <c r="I45" s="33" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:28" customHeight="1" ht="65.013888888889" s="2" customFormat="1">
       <c r="A46" s="34">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B46" s="34" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C46" s="34" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D46" s="34" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E46" s="35" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="F46" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G46" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H46" s="34"/>
       <c r="I46" s="33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A47" s="34">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B47" s="34" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C47" s="34" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="D47" s="34" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="E47" s="35" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="F47" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G47" s="36" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H47" s="34"/>
       <c r="I47" s="33" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A48" s="34">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B48" s="34" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C48" s="34" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D48" s="34" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E48" s="35" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="F48" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G48" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H48" s="34"/>
       <c r="I48" s="33" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A49" s="34">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B49" s="34" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C49" s="34" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D49" s="34"/>
       <c r="E49" s="35" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="F49" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G49" s="36" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H49" s="34"/>
       <c r="I49" s="33" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:28" customHeight="1" ht="62.1375" s="2" customFormat="1">
       <c r="A50" s="34">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B50" s="34" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C50" s="34" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D50" s="34" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="E50" s="35" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="F50" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G50" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H50" s="34"/>
       <c r="I50" s="33" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:28" customHeight="1" ht="62.1375" s="2" customFormat="1">
       <c r="A51" s="34">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B51" s="34" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C51" s="34" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D51" s="34" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="E51" s="35" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="F51" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G51" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H51" s="34"/>
       <c r="I51" s="33" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A52" s="34">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B52" s="34" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C52" s="34" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D52" s="34" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="E52" s="35" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="F52" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G52" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H52" s="34"/>
       <c r="I52" s="33" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A53" s="34">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B53" s="34" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C53" s="34" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D53" s="34" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="E53" s="35" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="F53" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G53" s="36" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H53" s="34"/>
       <c r="I53" s="33" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A54" s="34">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B54" s="34" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C54" s="34" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D54" s="34" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="E54" s="35" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="F54" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G54" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H54" s="34"/>
       <c r="I54" s="33" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A55" s="34">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B55" s="34" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C55" s="34" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D55" s="34" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="E55" s="35" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="F55" s="36" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G55" s="36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H55" s="34"/>
       <c r="I55" s="33" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      <c r="I56" s="3"/>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+      <c r="A56" s="34">
+        <v>17</v>
+      </c>
+      <c r="B56" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="C56" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="D56" s="34"/>
+      <c r="E56" s="35" t="s">
+        <v>168</v>
+      </c>
+      <c r="F56" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="G56" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="H56" s="34"/>
+      <c r="I56" s="33" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="57" spans="1:28" s="2" customFormat="1">
-      <c r="I57" s="3"/>
+      <c r="A57" s="37"/>
+      <c r="B57" s="38" t="s">
+        <v>170</v>
+      </c>
+      <c r="C57" s="38"/>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="38"/>
+      <c r="G57" s="38"/>
+      <c r="H57" s="38"/>
+      <c r="I57" s="32"/>
     </row>
     <row r="58" spans="1:28" s="2" customFormat="1">
-      <c r="I58" s="3"/>
-[...5 lines deleted...]
-      <c r="I60" s="3"/>
+      <c r="A58" s="40"/>
+      <c r="B58" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="C58" s="41"/>
+      <c r="D58" s="41"/>
+      <c r="E58" s="42"/>
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+      <c r="H58" s="41"/>
+      <c r="I58" s="43"/>
+    </row>
+    <row r="59" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+      <c r="A59" s="34">
+        <v>1</v>
+      </c>
+      <c r="B59" s="34" t="s">
+        <v>172</v>
+      </c>
+      <c r="C59" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" s="34" t="s">
+        <v>173</v>
+      </c>
+      <c r="E59" s="35" t="s">
+        <v>174</v>
+      </c>
+      <c r="F59" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="G59" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="H59" s="34"/>
+      <c r="I59" s="33"/>
+    </row>
+    <row r="60" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
+      <c r="A60" s="34">
+        <v>2</v>
+      </c>
+      <c r="B60" s="34" t="s">
+        <v>175</v>
+      </c>
+      <c r="C60" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="D60" s="34" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="F60" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="G60" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="H60" s="34"/>
+      <c r="I60" s="33" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="61" spans="1:28" s="2" customFormat="1">
       <c r="I61" s="3"/>
     </row>
     <row r="62" spans="1:28" s="2" customFormat="1">
       <c r="I62" s="3"/>
     </row>
     <row r="63" spans="1:28" s="2" customFormat="1">
       <c r="I63" s="3"/>
     </row>
     <row r="64" spans="1:28" s="2" customFormat="1">
       <c r="I64" s="3"/>
     </row>
     <row r="65" spans="1:28" s="2" customFormat="1">
       <c r="I65" s="3"/>
     </row>
     <row r="66" spans="1:28" s="2" customFormat="1">
       <c r="I66" s="3"/>
     </row>
     <row r="67" spans="1:28" s="2" customFormat="1">
       <c r="I67" s="3"/>
     </row>
     <row r="68" spans="1:28" s="2" customFormat="1">
       <c r="I68" s="3"/>
     </row>