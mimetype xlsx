--- v4 (2026-04-04)
+++ v5 (2026-05-20)
@@ -25,88 +25,88 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Z_5FB49946_0718_11D4_8E12_00805FC5CA93_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_9603F171_06DE_11D4_A50C_006008C61068_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_A2829361_0A17_11D4_A4E3_0020AF197D5A_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.FilterData" localSheetId="0">'Каталог'!$B$5:$B$5</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.PrintTitles" localSheetId="0">Каталог!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Каталог'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>POS-системы и торговое оборудование</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 04 апреля 2026 06:00</t>
+    <t>Прайс-лист действителен на 20 мая 2026 09:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -203,63 +203,70 @@
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>SUNMI T2s L1562 15,6-дюймовый EPOS-терминал со встроенным принтером, 4 ГБ ОЗУ + 64 ГБ ПЗУ, восьмиядерный процессор, скорость печати 250 мм/с, Wi-Fi 2,4 ГГц и BT 2.1, Micro SD, 5* USB TypeA, 1* RJ11 S,</t>
   </si>
   <si>
     <t>D2 MINI-Smart настольный терминал</t>
   </si>
   <si>
     <t>T1710</t>
   </si>
   <si>
     <t>4 870 000,00</t>
   </si>
   <si>
     <t>Sunmi D2 Mini T1710 10,1 &amp;quot;HD Desktop POS, ОС Android 8.1, 8 ГБ ПЗУ + 2 ГБ ОЗУ, встроенный термопринтер 58 мм, поддержка сети 4G, емкостный сенсорный экран на 10 точек, только Wi-Fi | P01200023</t>
   </si>
   <si>
     <t>Клавиатура Posiflex KB-4000B</t>
   </si>
   <si>
     <t>Zebra</t>
   </si>
   <si>
-    <t>664 000,00</t>
+    <t>KB-4000B</t>
+  </si>
+  <si>
+    <t>2 049 000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB 4000 --40-клавишная программируемая клавиатура.
+ </t>
+  </si>
+  <si>
+    <t>EasyPOS lite</t>
+  </si>
+  <si>
+    <t>Sunlux</t>
+  </si>
+  <si>
+    <t>750 000,00</t>
   </si>
   <si>
     <t>Под заказ</t>
-  </si>
-[...7 lines deleted...]
-    <t>750 000,00</t>
   </si>
   <si>
     <t>Денежный ящик</t>
   </si>
   <si>
     <t>NC010</t>
   </si>
   <si>
     <t>1 200 000,00</t>
   </si>
   <si>
     <t>Денежный ящик: пластиковый и металлический Лотки: четыре лотка для обычных купюр и один лоток для больших купюр, три лотка для монет Металлический подшипник: выдерживает нагрузку до 10 кг Кабель: RJ12, 6P4C, 0,8 м Замок: трехпозиционный...</t>
   </si>
   <si>
     <t>Смарт-кассы и Платежные терминалы</t>
   </si>
   <si>
     <t>Sunmi P2 PRO</t>
   </si>
   <si>
     <t>T6920</t>
   </si>
   <si>
     <t>4 400 000,00</t>
   </si>
@@ -583,50 +590,53 @@
     <t>3 083 000,00</t>
   </si>
   <si>
     <t>Сканер Unitech PT 630</t>
   </si>
   <si>
     <t>Расходные материалы</t>
   </si>
   <si>
     <t>Этикетки для штрихкодирования</t>
   </si>
   <si>
     <t>Label Z-Perform 1000T 102 x 152 mm (950 наклеек)</t>
   </si>
   <si>
     <t>76180 n</t>
   </si>
   <si>
     <t>559 000,00</t>
   </si>
   <si>
     <t>Label Z-Select 2000T 102x64mm Zebra</t>
   </si>
   <si>
     <t>76059 Zebra</t>
+  </si>
+  <si>
+    <t>664 000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0,00"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,51 +901,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="164" fillId="4" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0749743ab0648e32c9620c1db22910.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d21b986cdf1c92c1b04ad731632a2d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d21b986cdf1c92c1b04ad731632a2d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1f2da3b9376062815ec47c6c12c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1f2da3b9376062815ec47c6c12c4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20907108b31344a1af1aeec36a9cbdb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20907108b31344a1af1aeec36a9cbdb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d50804c36bec92765e605d4f8f33.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d50804c36bec92765e605d4f8f33.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d2b94f840f6244016b174cc1ef08.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d2b94f840f6244016b174cc1ef08.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4819e31dae000bbb90a5711b5173e8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4819e31dae000bbb90a5711b5173e8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe044ef2cd805bfccbed4b19798a99.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe044ef2cd805bfccbed4b19798a99.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c3bc0368406165fe73a0ebf6ac4f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c3bc0368406165fe73a0ebf6ac4f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0951c3200554505814602f61330b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0951c3200554505814602f61330b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7e5d37a83cf36bae0893351087d3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7e5d37a83cf36bae0893351087d3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8172bb9e320a3e7559061ffdd6c56.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8172bb9e320a3e7559061ffdd6c56.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e6d9cc7561890ac7536f90f7b12a.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e6d9cc7561890ac7536f90f7b12a.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571d0629ed3b0d059c759da7d7f06f.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571d0629ed3b0d059c759da7d7f06f.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6086af18bbe40d3ff2983bcfc1e982.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6086af18bbe40d3ff2983bcfc1e982.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf39250cfaca8d40879cae1b06dbfc.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf39250cfaca8d40879cae1b06dbfc.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5aabc071b56e43a8a1d8af6fcb3b.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5aabc071b56e43a8a1d8af6fcb3b.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328a0eb01919d59b9a5d43712fc515.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328a0eb01919d59b9a5d43712fc515.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc644e58117e92091cc3db8a221ae7.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc644e58117e92091cc3db8a221ae7.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcbb2a0dbcb2359ee885dc20892f84.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcbb2a0dbcb2359ee885dc20892f84.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793890912c12d38421fba1ae1336ab.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793890912c12d38421fba1ae1336ab.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65f53d8af1f63f7a3f425856418e1.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65f53d8af1f63f7a3f425856418e1.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040836d430efe6d94820d3f8397706.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040836d430efe6d94820d3f8397706.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1f02a914c58486c2d03269c52b81.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1f02a914c58486c2d03269c52b81.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c98e8d9ed0e1452e0bdea0bde7d6.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c98e8d9ed0e1452e0bdea0bde7d6.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356369458930e4076fce7b1fff6c3b5f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356369458930e4076fce7b1fff6c3b5f.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7fca2dcf5a93d53a50a6ffdca6a2.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7fca2dcf5a93d53a50a6ffdca6a2.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ca8456d9afd59e4d6039857dcdac.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ca8456d9afd59e4d6039857dcdac.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803aa24df91d7a7a17beacb73be2022.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803aa24df91d7a7a17beacb73be2022.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904ed3c6718a2b62c7c67aa783b502.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904ed3c6718a2b62c7c67aa783b502.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b488ee48383d6f3640eb89848b30.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b488ee48383d6f3640eb89848b30.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf783f6457a8ac2b9c989a1b9bcd7be.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf783f6457a8ac2b9c989a1b9bcd7be.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50afdd6decbd805a7e15ffe986541.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50afdd6decbd805a7e15ffe986541.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b5f21d8dab55ead992a97770d8e7.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b5f21d8dab55ead992a97770d8e7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df1a44f73384f446f747f842d023f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df1a44f73384f446f747f842d023f.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d8d7ca3e8bd8bac267029f929bc9.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d8d7ca3e8bd8bac267029f929bc9.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8fcd39a743fc59e15d24d04edbcd.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8fcd39a743fc59e15d24d04edbcd.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f804f38c13b3c165434eab31d090.PNG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f804f38c13b3c165434eab31d090.PNG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb34146b6e6c6b92f088cefcd87d9e.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb34146b6e6c6b92f088cefcd87d9e.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ddd60044ee3638947ae0ce7a3a6c.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ddd60044ee3638947ae0ce7a3a6c.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508da87c4b38dfee6796986cbdab637.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508da87c4b38dfee6796986cbdab637.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6f9ee287d55ebffcab3b396a7465.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6f9ee287d55ebffcab3b396a7465.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856678960c11f0a6303d925a4c0d672.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856678960c11f0a6303d925a4c0d672.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa769de85ae5aa06b763f37d8e70ac.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa769de85ae5aa06b763f37d8e70ac.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8742b51fddb5a4b1f89997d955f8.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8742b51fddb5a4b1f89997d955f8.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e077f9408766625883b5a1a5a503c0.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e077f9408766625883b5a1a5a503c0.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a188a52e05323f5a7a56d24f27146.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a188a52e05323f5a7a56d24f27146.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0749743ab0648e32c9620c1db22910.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d21b986cdf1c92c1b04ad731632a2d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d21b986cdf1c92c1b04ad731632a2d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1f2da3b9376062815ec47c6c12c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1f2da3b9376062815ec47c6c12c4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd107ff426158e1a40d789c49124aa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd107ff426158e1a40d789c49124aa.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d50804c36bec92765e605d4f8f33.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d50804c36bec92765e605d4f8f33.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d2b94f840f6244016b174cc1ef08.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d2b94f840f6244016b174cc1ef08.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4819e31dae000bbb90a5711b5173e8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4819e31dae000bbb90a5711b5173e8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe044ef2cd805bfccbed4b19798a99.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe044ef2cd805bfccbed4b19798a99.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c3bc0368406165fe73a0ebf6ac4f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c3bc0368406165fe73a0ebf6ac4f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0951c3200554505814602f61330b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0951c3200554505814602f61330b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7e5d37a83cf36bae0893351087d3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7e5d37a83cf36bae0893351087d3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8172bb9e320a3e7559061ffdd6c56.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8172bb9e320a3e7559061ffdd6c56.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e6d9cc7561890ac7536f90f7b12a.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e6d9cc7561890ac7536f90f7b12a.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571d0629ed3b0d059c759da7d7f06f.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571d0629ed3b0d059c759da7d7f06f.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6086af18bbe40d3ff2983bcfc1e982.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6086af18bbe40d3ff2983bcfc1e982.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf39250cfaca8d40879cae1b06dbfc.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf39250cfaca8d40879cae1b06dbfc.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5aabc071b56e43a8a1d8af6fcb3b.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5aabc071b56e43a8a1d8af6fcb3b.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328a0eb01919d59b9a5d43712fc515.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328a0eb01919d59b9a5d43712fc515.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc644e58117e92091cc3db8a221ae7.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc644e58117e92091cc3db8a221ae7.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcbb2a0dbcb2359ee885dc20892f84.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcbb2a0dbcb2359ee885dc20892f84.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793890912c12d38421fba1ae1336ab.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793890912c12d38421fba1ae1336ab.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65f53d8af1f63f7a3f425856418e1.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65f53d8af1f63f7a3f425856418e1.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040836d430efe6d94820d3f8397706.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040836d430efe6d94820d3f8397706.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1f02a914c58486c2d03269c52b81.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1f02a914c58486c2d03269c52b81.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c98e8d9ed0e1452e0bdea0bde7d6.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c98e8d9ed0e1452e0bdea0bde7d6.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356369458930e4076fce7b1fff6c3b5f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356369458930e4076fce7b1fff6c3b5f.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7fca2dcf5a93d53a50a6ffdca6a2.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7fca2dcf5a93d53a50a6ffdca6a2.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ca8456d9afd59e4d6039857dcdac.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ca8456d9afd59e4d6039857dcdac.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803aa24df91d7a7a17beacb73be2022.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803aa24df91d7a7a17beacb73be2022.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904ed3c6718a2b62c7c67aa783b502.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904ed3c6718a2b62c7c67aa783b502.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b488ee48383d6f3640eb89848b30.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b488ee48383d6f3640eb89848b30.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf783f6457a8ac2b9c989a1b9bcd7be.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf783f6457a8ac2b9c989a1b9bcd7be.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50afdd6decbd805a7e15ffe986541.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50afdd6decbd805a7e15ffe986541.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b5f21d8dab55ead992a97770d8e7.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b5f21d8dab55ead992a97770d8e7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df1a44f73384f446f747f842d023f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df1a44f73384f446f747f842d023f.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d8d7ca3e8bd8bac267029f929bc9.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d8d7ca3e8bd8bac267029f929bc9.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8fcd39a743fc59e15d24d04edbcd.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8fcd39a743fc59e15d24d04edbcd.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f804f38c13b3c165434eab31d090.PNG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f804f38c13b3c165434eab31d090.PNG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb34146b6e6c6b92f088cefcd87d9e.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb34146b6e6c6b92f088cefcd87d9e.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ddd60044ee3638947ae0ce7a3a6c.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ddd60044ee3638947ae0ce7a3a6c.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508da87c4b38dfee6796986cbdab637.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508da87c4b38dfee6796986cbdab637.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6f9ee287d55ebffcab3b396a7465.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6f9ee287d55ebffcab3b396a7465.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856678960c11f0a6303d925a4c0d672.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856678960c11f0a6303d925a4c0d672.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa769de85ae5aa06b763f37d8e70ac.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa769de85ae5aa06b763f37d8e70ac.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8742b51fddb5a4b1f89997d955f8.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8742b51fddb5a4b1f89997d955f8.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e077f9408766625883b5a1a5a503c0.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e077f9408766625883b5a1a5a503c0.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a188a52e05323f5a7a56d24f27146.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a188a52e05323f5a7a56d24f27146.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2038350</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>723900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1057,83 +1067,83 @@
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
-[...1 lines deleted...]
-    <xdr:ext cx="895350" cy="819150"/>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
-[...1 lines deleted...]
-    <xdr:ext cx="895350" cy="819150"/>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
@@ -4161,1286 +4171,1288 @@
         <v>2</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="27" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="33" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="9" spans="1:28" customHeight="1" ht="67.890973630832" s="3" customFormat="1">
+    <row r="9" spans="1:28" customHeight="1" ht="56.4375" s="3" customFormat="1">
       <c r="A9" s="22">
         <v>3</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="D9" s="22"/>
+      <c r="D9" s="22" t="s">
+        <v>50</v>
+      </c>
       <c r="E9" s="27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="30" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="33" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:28" customHeight="1" ht="56.4375" s="3" customFormat="1">
       <c r="A10" s="22">
         <v>4</v>
       </c>
       <c r="B10" s="22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D10" s="22"/>
       <c r="E10" s="27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="30" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H10" s="22"/>
       <c r="I10" s="33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:28" customHeight="1" ht="42.9" s="3" customFormat="1">
       <c r="A11" s="22">
         <v>5</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C11" s="22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D11" s="22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E11" s="27" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F11" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="33" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="3" customFormat="1">
       <c r="A12" s="20"/>
       <c r="B12" s="21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="26"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="32"/>
     </row>
     <row r="13" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A13" s="22">
         <v>1</v>
       </c>
       <c r="B13" s="22" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E13" s="27" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G13" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="33" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A14" s="22">
         <v>2</v>
       </c>
       <c r="B14" s="22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="22" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E14" s="27" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G14" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H14" s="22"/>
       <c r="I14" s="33" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A15" s="22">
         <v>3</v>
       </c>
       <c r="B15" s="22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="22"/>
       <c r="E15" s="27" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H15" s="22"/>
       <c r="I15" s="33" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A16" s="22">
         <v>4</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="22"/>
       <c r="E16" s="27" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="22"/>
       <c r="I16" s="33" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A17" s="22">
         <v>5</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="22"/>
       <c r="E17" s="27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G17" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H17" s="22"/>
       <c r="I17" s="33" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A18" s="22">
         <v>6</v>
       </c>
       <c r="B18" s="22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="22"/>
       <c r="E18" s="27" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F18" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G18" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="22"/>
       <c r="I18" s="33" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:28" customHeight="1" ht="56.2" s="3" customFormat="1">
       <c r="A19" s="22">
         <v>7</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>49</v>
       </c>
       <c r="D19" s="22"/>
       <c r="E19" s="27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F19" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H19" s="22"/>
       <c r="I19" s="33"/>
     </row>
     <row r="20" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A20" s="22">
         <v>8</v>
       </c>
       <c r="B20" s="22" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="22"/>
       <c r="E20" s="27" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F20" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G20" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H20" s="22"/>
       <c r="I20" s="33"/>
     </row>
     <row r="21" spans="1:28" s="3" customFormat="1">
       <c r="A21" s="20"/>
       <c r="B21" s="21" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="26"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="32"/>
     </row>
     <row r="22" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A22" s="22">
         <v>1</v>
       </c>
       <c r="B22" s="22" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E22" s="27" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F22" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G22" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H22" s="22"/>
       <c r="I22" s="33" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A23" s="22">
         <v>2</v>
       </c>
       <c r="B23" s="22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E23" s="27" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F23" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G23" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H23" s="22"/>
       <c r="I23" s="33" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A24" s="22">
         <v>3</v>
       </c>
       <c r="B24" s="22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F24" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G24" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H24" s="22"/>
       <c r="I24" s="33" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A25" s="22">
         <v>4</v>
       </c>
       <c r="B25" s="22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C25" s="22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D25" s="22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E25" s="27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F25" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G25" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H25" s="22"/>
       <c r="I25" s="33" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A26" s="22">
         <v>5</v>
       </c>
       <c r="B26" s="22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E26" s="27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F26" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G26" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H26" s="22"/>
       <c r="I26" s="33" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:28" s="3" customFormat="1">
       <c r="A27" s="20"/>
       <c r="B27" s="21" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="26"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="32"/>
     </row>
     <row r="28" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A28" s="22">
         <v>1</v>
       </c>
       <c r="B28" s="22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E28" s="27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F28" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G28" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H28" s="22"/>
       <c r="I28" s="33" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A29" s="22">
         <v>2</v>
       </c>
       <c r="B29" s="22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E29" s="27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F29" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G29" s="30" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H29" s="22"/>
       <c r="I29" s="33"/>
     </row>
     <row r="30" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A30" s="22">
         <v>3</v>
       </c>
       <c r="B30" s="22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D30" s="22"/>
       <c r="E30" s="27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F30" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G30" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="22"/>
       <c r="I30" s="33"/>
     </row>
     <row r="31" spans="1:28" customHeight="1" ht="56.2" s="3" customFormat="1">
       <c r="A31" s="22">
         <v>4</v>
       </c>
       <c r="B31" s="22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="22"/>
       <c r="E31" s="27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F31" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G31" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H31" s="22"/>
       <c r="I31" s="33"/>
     </row>
     <row r="32" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A32" s="22">
         <v>5</v>
       </c>
       <c r="B32" s="22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C32" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="22"/>
       <c r="E32" s="27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F32" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G32" s="30" t="s">
         <v>42</v>
       </c>
       <c r="H32" s="22"/>
       <c r="I32" s="33"/>
     </row>
     <row r="33" spans="1:28" s="3" customFormat="1">
       <c r="A33" s="20"/>
       <c r="B33" s="21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="26"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="32"/>
     </row>
     <row r="34" spans="1:28" customHeight="1" ht="53.5875" s="2" customFormat="1">
       <c r="A34" s="34">
         <v>1</v>
       </c>
       <c r="B34" s="34" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C34" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="34"/>
       <c r="E34" s="35" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F34" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G34" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H34" s="34"/>
       <c r="I34" s="33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A35" s="34">
         <v>2</v>
       </c>
       <c r="B35" s="34" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C35" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="34"/>
       <c r="E35" s="35" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F35" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G35" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H35" s="34"/>
       <c r="I35" s="33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:28" customHeight="1" ht="20" s="2" customFormat="1">
       <c r="A36" s="34">
         <v>3</v>
       </c>
       <c r="B36" s="34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C36" s="34" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E36" s="35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F36" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G36" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H36" s="34"/>
       <c r="I36" s="33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:28" customHeight="1" ht="62.375" s="2" customFormat="1">
       <c r="A37" s="34">
         <v>4</v>
       </c>
       <c r="B37" s="34" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C37" s="34" t="s">
         <v>49</v>
       </c>
       <c r="D37" s="34"/>
       <c r="E37" s="35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F37" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G37" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H37" s="34"/>
       <c r="I37" s="33"/>
     </row>
     <row r="38" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A38" s="34">
         <v>5</v>
       </c>
       <c r="B38" s="34" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C38" s="34" t="s">
         <v>49</v>
       </c>
       <c r="D38" s="34" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E38" s="35" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F38" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G38" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H38" s="34"/>
       <c r="I38" s="33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:28" s="2" customFormat="1">
       <c r="A39" s="37"/>
       <c r="B39" s="38" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C39" s="38"/>
       <c r="D39" s="38"/>
       <c r="E39" s="39"/>
       <c r="F39" s="38"/>
       <c r="G39" s="38"/>
       <c r="H39" s="38"/>
       <c r="I39" s="32"/>
     </row>
     <row r="40" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A40" s="34">
         <v>1</v>
       </c>
       <c r="B40" s="34" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C40" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D40" s="34"/>
       <c r="E40" s="35" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F40" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G40" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H40" s="34"/>
       <c r="I40" s="33" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A41" s="34">
         <v>2</v>
       </c>
       <c r="B41" s="34" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C41" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="34"/>
       <c r="E41" s="35" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F41" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G41" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H41" s="34"/>
       <c r="I41" s="33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A42" s="34">
         <v>3</v>
       </c>
       <c r="B42" s="34" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C42" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D42" s="34"/>
       <c r="E42" s="35" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F42" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H42" s="34"/>
       <c r="I42" s="33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A43" s="34">
         <v>4</v>
       </c>
       <c r="B43" s="34" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C43" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D43" s="34"/>
       <c r="E43" s="35" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F43" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G43" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H43" s="34"/>
       <c r="I43" s="33" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:28" customHeight="1" ht="62.375" s="2" customFormat="1">
       <c r="A44" s="34">
         <v>5</v>
       </c>
       <c r="B44" s="34" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C44" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D44" s="34"/>
       <c r="E44" s="35" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F44" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G44" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H44" s="34"/>
       <c r="I44" s="33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A45" s="34">
         <v>6</v>
       </c>
       <c r="B45" s="34" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C45" s="34" t="s">
         <v>49</v>
       </c>
       <c r="D45" s="34" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E45" s="35" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F45" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G45" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H45" s="34"/>
       <c r="I45" s="33" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:28" customHeight="1" ht="65.013888888889" s="2" customFormat="1">
       <c r="A46" s="34">
         <v>7</v>
       </c>
       <c r="B46" s="34" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C46" s="34" t="s">
         <v>49</v>
       </c>
       <c r="D46" s="34" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E46" s="35" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="F46" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G46" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H46" s="34"/>
       <c r="I46" s="33" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A47" s="34">
         <v>8</v>
       </c>
       <c r="B47" s="34" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C47" s="34" t="s">
         <v>49</v>
       </c>
       <c r="D47" s="34" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E47" s="35" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F47" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G47" s="36" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H47" s="34"/>
       <c r="I47" s="33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A48" s="34">
         <v>9</v>
       </c>
       <c r="B48" s="34" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C48" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="34" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E48" s="35" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F48" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G48" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H48" s="34"/>
       <c r="I48" s="33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A49" s="34">
         <v>10</v>
       </c>
       <c r="B49" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C49" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D49" s="34"/>
       <c r="E49" s="35" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F49" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G49" s="36" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H49" s="34"/>
       <c r="I49" s="33" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:28" customHeight="1" ht="62.1375" s="2" customFormat="1">
       <c r="A50" s="34">
         <v>11</v>
       </c>
       <c r="B50" s="34" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C50" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D50" s="34" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E50" s="35" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F50" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G50" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H50" s="34"/>
       <c r="I50" s="33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:28" customHeight="1" ht="62.1375" s="2" customFormat="1">
       <c r="A51" s="34">
         <v>12</v>
       </c>
       <c r="B51" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D51" s="34" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E51" s="35" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F51" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G51" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H51" s="34"/>
       <c r="I51" s="33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A52" s="34">
         <v>13</v>
       </c>
       <c r="B52" s="34" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C52" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D52" s="34" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E52" s="35" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F52" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G52" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H52" s="34"/>
       <c r="I52" s="33" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A53" s="34">
         <v>14</v>
       </c>
       <c r="B53" s="34" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C53" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D53" s="34" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E53" s="35" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F53" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G53" s="36" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H53" s="34"/>
       <c r="I53" s="33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A54" s="34">
         <v>15</v>
       </c>
       <c r="B54" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C54" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D54" s="34" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E54" s="35" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F54" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G54" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H54" s="34"/>
       <c r="I54" s="33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A55" s="34">
         <v>16</v>
       </c>
       <c r="B55" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C55" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D55" s="34" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E55" s="35" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F55" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G55" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H55" s="34"/>
       <c r="I55" s="33" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A56" s="34">
         <v>17</v>
       </c>
       <c r="B56" s="34" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C56" s="34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D56" s="34"/>
       <c r="E56" s="35" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F56" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G56" s="36" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H56" s="34"/>
       <c r="I56" s="33" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:28" s="2" customFormat="1">
       <c r="A57" s="37"/>
       <c r="B57" s="38" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C57" s="38"/>
       <c r="D57" s="38"/>
       <c r="E57" s="39"/>
       <c r="F57" s="38"/>
       <c r="G57" s="38"/>
       <c r="H57" s="38"/>
       <c r="I57" s="32"/>
     </row>
     <row r="58" spans="1:28" s="2" customFormat="1">
       <c r="A58" s="40"/>
       <c r="B58" s="41" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C58" s="41"/>
       <c r="D58" s="41"/>
       <c r="E58" s="42"/>
       <c r="F58" s="41"/>
       <c r="G58" s="41"/>
       <c r="H58" s="41"/>
       <c r="I58" s="43"/>
     </row>
     <row r="59" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A59" s="34">
         <v>1</v>
       </c>
       <c r="B59" s="34" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C59" s="34" t="s">
         <v>49</v>
       </c>
       <c r="D59" s="34" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E59" s="35" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F59" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G59" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H59" s="34"/>
       <c r="I59" s="33"/>
     </row>
     <row r="60" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A60" s="34">
         <v>2</v>
       </c>
       <c r="B60" s="34" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C60" s="34" t="s">
         <v>49</v>
       </c>
       <c r="D60" s="34" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E60" s="35" t="s">
-        <v>50</v>
+        <v>179</v>
       </c>
       <c r="F60" s="36" t="s">
         <v>41</v>
       </c>
       <c r="G60" s="36" t="s">
         <v>42</v>
       </c>
       <c r="H60" s="34"/>
       <c r="I60" s="33" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:28" s="2" customFormat="1">
       <c r="I61" s="3"/>
     </row>
     <row r="62" spans="1:28" s="2" customFormat="1">
       <c r="I62" s="3"/>
     </row>
     <row r="63" spans="1:28" s="2" customFormat="1">
       <c r="I63" s="3"/>
     </row>
     <row r="64" spans="1:28" s="2" customFormat="1">
       <c r="I64" s="3"/>
     </row>
     <row r="65" spans="1:28" s="2" customFormat="1">