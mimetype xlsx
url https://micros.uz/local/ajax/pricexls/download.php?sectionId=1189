--- v5 (2026-05-20)
+++ v6 (2026-07-07)
@@ -62,51 +62,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 20 мая 2026 09:00</t>
+    <t>Прайс-лист действителен на 08 июля 2026 03:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -294,51 +294,51 @@
   <si>
     <t>Sunmi P2 Mini - это портативное мобильное устройство, разработанное компанией Sunmi для коммерческого использования. Это компактное и мощное устройство предоставляет ряд функций, делая его идеальным инструментом для бизнеса в различных отраслях.</t>
   </si>
   <si>
     <t>Sunmi P2 SMARTPAD</t>
   </si>
   <si>
     <t>3 295 000,00</t>
   </si>
   <si>
     <t>Sunmi P2 SMARTPAD - это умное мобильное устройство, созданное компанией Sunmi, предназначенное для коммерческого использования. Этот планшет сочетает в себе мобильность и функциональность, обеспечивая бизнесу удобные инструменты для обслуживания клиентов и выполнения различных операций.</t>
   </si>
   <si>
     <t>P3 MIX-Smart - настольный терминал (T6721)</t>
   </si>
   <si>
     <t>7 200 000,00</t>
   </si>
   <si>
     <t>10-дюймовый дисплей высокого разрешения и встроенный принтер образуют мобильный и настольный терминал. Встроенный высокоскоростной термопринтер 58/80 мм. Большой экран 10″ IPS-дисплей обеспечивает большой угол обзора и более точную цветопередачу. Многофункциональная подставка Порт USB типа A,...</t>
   </si>
   <si>
     <t>P3-Smart Payment Terminal</t>
   </si>
   <si>
-    <t>3 696 000,00</t>
+    <t>990 000,00</t>
   </si>
   <si>
     <t>P3 (САН276) P3 (SUN279) ОС Андроид 11 Андроид 11 Процессор Четырехъядерный A53, 2,0 ГГц Четырехъядерный A53, 2,0 ГГц БАРАН 2 ГБ 2 ГБ ПЗУ 32 ГБ 32 ГБ ЖК-дисплей 6,75" TFT HD+720*1600, IPS 6,75" TFT...</t>
   </si>
   <si>
     <t>MIX Function Cradle-Function Cradle</t>
   </si>
   <si>
     <t>3 296 000,00</t>
   </si>
   <si>
     <t>After-sales spare parts-P2/Lithium Battery</t>
   </si>
   <si>
     <t>626 000,00</t>
   </si>
   <si>
     <t>Мобильные терминалы</t>
   </si>
   <si>
     <t xml:space="preserve">Мобильный терминал V2s-Smart </t>
   </si>
   <si>
     <t>T5940</t>
   </si>