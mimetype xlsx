--- v0 (2025-12-13)
+++ v1 (2026-04-05)
@@ -62,51 +62,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 13 декабря 2025 05:54</t>
+    <t>Прайс-лист действителен на 05 апреля 2026 18:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -141,162 +141,162 @@
   <si>
     <t>ЭНКОДЕР АБСОЛЮТНЫХ ЗНАЧЕНИЙ 25 БИТ 6FX2001-5FP24 СИНХРОННЫЙ С PROFIBUS DP РАБОЧЕЕ НАПРЯЖЕНИЕ 10-30 В СИНХРОФЛАНЦЕВЫЙ С КОЛПАКОМ И РАДИАЛЬНЫМ PG</t>
   </si>
   <si>
     <t>SIMATIC PXO420 K30, СВЕТООТРАЖАЮЩИЙ ДАТЧИК, С ПОЛЯРИЗАЦИОННЫМ ФИЛЬТРОМ, 30X30X15, DC 10-36V, 4M, PNP, ANTIVALENT, 200MA, КАБЕЛЬ 3M PUR, 4X0,14SQMM, IP67</t>
   </si>
   <si>
     <t>ПРИНАДЛЕЖНОСТЬ ДЛЯ 3RG7 -ОТРАЖАТЕЛЯ 84MM</t>
   </si>
   <si>
     <t>Семейство бесконтактных карт Mifare является наиболее широко используемой картой NFC на рынке. Диапазон рабочих частот 13,56 МГц с возможностью чтения/записи. Эти карты имеют толщину 0,84 мм и могут быть напечатаны на большинстве принтеров для пластиковых...</t>
   </si>
   <si>
     <t>Оборудование SIEMENS</t>
   </si>
   <si>
     <t>Логический модуль  LOGO! AM2 RTD</t>
   </si>
   <si>
     <t>SIEMENS</t>
   </si>
   <si>
     <t>6ED1055-1MD00-0BA1</t>
   </si>
   <si>
-    <t>3 789 000,00</t>
+    <t>3 732 000,00</t>
   </si>
   <si>
     <t>12 %</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Логический модуль LOGO! 24 C</t>
   </si>
   <si>
     <t>6ED1052-1CC01-0BA6 D</t>
   </si>
   <si>
     <t>2 809 000,00</t>
   </si>
   <si>
     <t>Логический модуль LOGO! 12/24RC 8DI(4AI) 4DOx Relay</t>
   </si>
   <si>
     <t>6ED1052-1MD00-0BA6 D</t>
   </si>
   <si>
     <t>3 160 000,00</t>
   </si>
   <si>
     <t>Блок питания LOGO! 24V/4 A DC</t>
   </si>
   <si>
     <t>6EP1332-1SH52 D</t>
   </si>
   <si>
     <t>2 683 000,00</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>Базовый стартовый комплект SIMATIC S7-1200 + KP300</t>
   </si>
   <si>
     <t>6AV6651-7HA01-3AA3</t>
   </si>
   <si>
-    <t>16 551 000,00</t>
+    <t>16 304 000,00</t>
   </si>
   <si>
     <t>БАЗОВЫЙ СТАРТОВЫЙ КОМПЛЕКТ S7-1200+KP300 В СОСТАВЕ: ПРОЦЕССОР 1212C AC/DC/RLY, HMI KP300 BASIC MONO PN, ИМИТАТОР ВВОДА, БАЗОВЫЙ КОМПАКТ-ДИСК STEP7, КОМПАКТ-ДИСК С ИНСТРУКЦИЕЙ, ИНФОРМАЦИОННЫЙ МАТЕРИАЛ, СИСТЕМА</t>
   </si>
   <si>
     <t>Базовый стартовый комплект SIMATIC S7-1200</t>
   </si>
   <si>
     <t>6ES7212-1BD33-4YBO</t>
   </si>
   <si>
-    <t>19 010 000,00</t>
+    <t>18 726 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-1200, CPU 1212</t>
   </si>
   <si>
     <t>6ES7212-1AE31-0XB0 D</t>
   </si>
   <si>
     <t>5 801 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-1200, CPU 1214</t>
   </si>
   <si>
     <t>6ES7214-1AG31-0XB0 D</t>
   </si>
   <si>
     <t>9 149 000,00</t>
   </si>
   <si>
     <t>SIMATIC S7-1200, КОМПАКТНОЕ ЦПУ CPU 1214C DC/DC/DC, ВСТРОЕННЫЕ ВХОДЫ/ВЫХОДЫ: 14 DI =24 В; 10 DO =24 В; 2 AI =0 - 10 В, БЛОК ПИТАНИЯ: =20.4 - 28.8 В, ПАМЯТЬ ПРОГРАММЫ/ДАННЫХ: 75 КБ</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 222</t>
   </si>
   <si>
     <t>6ES7212-1AB23-0XB0 D</t>
   </si>
   <si>
     <t>7 204 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 224</t>
   </si>
   <si>
     <t>6ES7214-1AD23-0XB0 D</t>
   </si>
   <si>
     <t>11 310 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 221</t>
   </si>
   <si>
     <t>6ES7211-0BA23-0XB0</t>
   </si>
   <si>
-    <t>3 362 000,00</t>
+    <t>3 310 000,00</t>
   </si>
   <si>
     <t>6ES7214-1AD23-0XB0</t>
   </si>
   <si>
-    <t>7 442 000,00</t>
+    <t>7 331 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-300, CPU 315-2DP, 128 КБАЙТ</t>
   </si>
   <si>
     <t>6ES7315-2AG10-0AB0 D</t>
   </si>
   <si>
     <t>31 584 000,00</t>
   </si>
   <si>
     <t>Блок питания SIMATIC S7-1200, PM1207</t>
   </si>
   <si>
     <t>6EP1332-1SH71 D</t>
   </si>
   <si>
     <t>3 269 000,00</t>
   </si>
   <si>
     <t>SIMATIC S7-1200, БЛОК ПИТАНИЯ PM1207, СТАБИЛИЗИРОВАННЫЙ БЛОК ПИТАНИЯ, ВХОД: ~120/230 В, ВЫХОД: =24 В/2,5 A</t>
   </si>
   <si>
     <t>Весовой электронный модуль SIWAREX S7-1200, WP 231</t>
   </si>
@@ -328,568 +328,568 @@
   <si>
     <t>Модуль аналогового ввода SIMATIC S7-1200, SM 1231, 4 AI</t>
   </si>
   <si>
     <t>6ES7231-4HD32-0XB0</t>
   </si>
   <si>
     <t>5 044 000,00</t>
   </si>
   <si>
     <t>Модуль аналогового ввода-вывода SIMATIC S7-1200, SM 1234, 4 AI/2 AO</t>
   </si>
   <si>
     <t>6ES7234-4HE32-0XB0 D</t>
   </si>
   <si>
     <t>7 367 000,00</t>
   </si>
   <si>
     <t>Весовой электронный модуль SIWAREX MS</t>
   </si>
   <si>
     <t>7MH4930-0AA01</t>
   </si>
   <si>
-    <t>11 715 000,00</t>
+    <t>11 540 000,00</t>
   </si>
   <si>
     <t>Модуль ввода аналоговых сигналов S7-200 EM 231, 4 AI</t>
   </si>
   <si>
     <t>6ES7231-0HC22-0XA0 D</t>
   </si>
   <si>
     <t>6 727 000,00</t>
   </si>
   <si>
     <t>Модуль ввода дискретных сигналов S7-200, EM 221, 16 DI</t>
   </si>
   <si>
     <t>6ES7221-1BH22-0XA0</t>
   </si>
   <si>
-    <t>2 812 000,00</t>
+    <t>2 770 000,00</t>
   </si>
   <si>
     <t>Модуль ввода дискретных сигналов S7-200, EM 221, 8 DI</t>
   </si>
   <si>
     <t>6ES7221-1BF22-0XA0</t>
   </si>
   <si>
-    <t>2 112 000,00</t>
+    <t>2 080 000,00</t>
   </si>
   <si>
     <t>Модуль ввода-вывода дискретных сигналов S7-200, EM 223, 16 DI, 16DO</t>
   </si>
   <si>
     <t>6ES7223-1BL22-0XA0</t>
   </si>
   <si>
-    <t>6 686 000,00</t>
+    <t>6 585 000,00</t>
   </si>
   <si>
     <t>Модуль аналогового вывода SIMATIC S7-200, EM 232, 4 AO</t>
   </si>
   <si>
     <t>6ES7232-OHD22-0XA0 D</t>
   </si>
   <si>
     <t>5 409 000,00</t>
   </si>
   <si>
     <t>Модуль вывода аналоговых сигналов S7-300, SM 332, 2 AO</t>
   </si>
   <si>
     <t>6ES7332-5HB01-0AB0</t>
   </si>
   <si>
-    <t>10 517 000,00</t>
+    <t>10 359 000,00</t>
   </si>
   <si>
     <t>CP-карта (CARDBUS, 32 бита) для подключения PG (программатора) или ноутбука к сети PROFIBUS или MPI</t>
   </si>
   <si>
     <t>6GK1551-2AA00</t>
   </si>
   <si>
-    <t>24 460 000,00</t>
+    <t>24 094 000,00</t>
   </si>
   <si>
     <t>********** запасная часть ********* коммуникационный процессор CP 5512 PC карта (Cardbus, 32-bit) для подключения PG или ноутбука к PROFIBUS или MPI.
  Источник: https://spectrprom.ru/product/siemens-6gk1551-2aa00</t>
   </si>
   <si>
     <t>Кабель для 64-канальных модулей соединительный</t>
   </si>
   <si>
     <t>6ES7392-4BB00-0AA0</t>
   </si>
   <si>
-    <t>1 296 000,00</t>
+    <t>1 277 000,00</t>
   </si>
   <si>
     <t>Модуль ввода-вывода дискретных сигналов LOGO! DM8</t>
   </si>
   <si>
     <t>6ED1055-1FB00-0BA1</t>
   </si>
   <si>
-    <t>2 594 000,00</t>
+    <t>2 556 000,00</t>
   </si>
   <si>
     <t>Штекер для подключения электрического кабеля PROFIBUS к SIMATIC PC/ OP/ OLM; SIMATIC NET</t>
   </si>
   <si>
     <t>6GK1500-0FC10</t>
   </si>
   <si>
-    <t>1 330 000,00</t>
+    <t>1 311 000,00</t>
   </si>
   <si>
     <t>40-полюсный фронтальный соединитель для сигнальных модулей SIMATIC S7-300</t>
   </si>
   <si>
     <t>6ES7392-1AM00-0AA0_T</t>
   </si>
   <si>
     <t>707 000,00</t>
   </si>
   <si>
     <t>Оборудование SCHNEIDER</t>
   </si>
   <si>
     <t>Программируемый логический контроллер TWDLMDA20DTK</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>TWDLMDA20DTK</t>
   </si>
   <si>
-    <t>8 435 000,00</t>
+    <t>8 308 000,00</t>
   </si>
   <si>
     <t>Кабель для подключения ПЛК через конвертор RS485 (2,5м)</t>
   </si>
   <si>
     <t>TSXCRJMD25</t>
   </si>
   <si>
-    <t>2 415 000,00</t>
+    <t>2 379 000,00</t>
   </si>
   <si>
     <t>Конвертор USB – RS485</t>
   </si>
   <si>
     <t>TSXCUSB485K</t>
   </si>
   <si>
-    <t>2 856 000,00</t>
+    <t>2 814 000,00</t>
   </si>
   <si>
     <t>Модуль расширения вывода дискретных сигналов 8O, клем.блок</t>
   </si>
   <si>
     <t>TM2DDO8TT</t>
   </si>
   <si>
-    <t>2 988 000,00</t>
+    <t>2 943 000,00</t>
   </si>
   <si>
     <t>Модуль расширения ввода дискретных сигналов, 24VDC, 16I</t>
   </si>
   <si>
     <t>TM2DDI16DT</t>
   </si>
   <si>
-    <t>4 298 000,00</t>
+    <t>4 233 000,00</t>
   </si>
   <si>
     <t>Модуль расширения ввода-вывода дискретных сигналов SR XT 14 I-O 24 VDC</t>
   </si>
   <si>
     <t>SR3XT141BD</t>
   </si>
   <si>
-    <t>2 092 000,00</t>
+    <t>2 060 000,00</t>
   </si>
   <si>
     <t>Одиночная лицензия VJD, без кабеля V6.2</t>
   </si>
   <si>
     <t>VJDSNDTGSV61M</t>
   </si>
   <si>
-    <t>1 244 000,00</t>
+    <t>1 226 000,00</t>
   </si>
   <si>
     <t>Устройства HMI</t>
   </si>
   <si>
     <t>Текстовая консоль TD 200 для S7-200, SIMATIC S7, 2х строчный</t>
   </si>
   <si>
     <t>6ES7272-0AA30-0YA1</t>
   </si>
   <si>
-    <t>4 291 000,00</t>
+    <t>4 226 000,00</t>
   </si>
   <si>
     <t>Сенсорная монохромная панель 3.4'' Б/Р/К</t>
   </si>
   <si>
     <t>HMISTO512</t>
   </si>
   <si>
-    <t>4 300 000,00</t>
+    <t>4 236 000,00</t>
   </si>
   <si>
     <t>Сенсорная цветная панель 3.5''</t>
   </si>
   <si>
     <t>HMISTU655</t>
   </si>
   <si>
-    <t>9 324 000,00</t>
+    <t>9 184 000,00</t>
   </si>
   <si>
     <t>Сенсорная монохромная панель 3.4'' З/О/К</t>
   </si>
   <si>
     <t>HMISTO511</t>
   </si>
   <si>
     <t>Базовая панель оператора SIMATIC KTP400 basic mono PN 3,8'', с монохромным STN-дисплеем</t>
   </si>
   <si>
     <t>6AV6647-0AA11-3AX0</t>
   </si>
   <si>
     <t>5 943 000,00</t>
   </si>
   <si>
     <t>Панель оператора для SIMATIC S7-200, 3" ЖК-дисплей с внутренней подсветкой и графическими возможностями, SIMATIC OP 73MICRO</t>
   </si>
   <si>
     <t>6AV6640-0BA11-0AX0</t>
   </si>
   <si>
-    <t>7 601 000,00</t>
+    <t>7 488 000,00</t>
   </si>
   <si>
     <t>Сенсорная панель TP177B SIMATIC</t>
   </si>
   <si>
     <t>6AV6642-0BA01-1AX0</t>
   </si>
   <si>
     <t>50 661 000,00</t>
   </si>
   <si>
     <t>КИП</t>
   </si>
   <si>
     <t>Лазерный дальномер LDM41 ASTECH</t>
   </si>
   <si>
     <t>LDM41A/RS422</t>
   </si>
   <si>
-    <t>32 768 000,00</t>
+    <t>32 344 000,00</t>
   </si>
   <si>
     <t>Датчик абсолютного значения 25 бит с profibus dp, 10-30V</t>
   </si>
   <si>
     <t>6FX2001-5FP24</t>
   </si>
   <si>
-    <t>18 235 000,00</t>
+    <t>17 962 000,00</t>
   </si>
   <si>
     <t>Оптический бесконтактный датчик положения отражающего действия 30х30х15</t>
   </si>
   <si>
     <t>3RG7011-0CC00</t>
   </si>
   <si>
-    <t>2 795 000,00</t>
+    <t>2 752 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3RG7 -отражателя 84мм</t>
   </si>
   <si>
     <t>3RX7916-0AA01</t>
   </si>
   <si>
-    <t>417 000,00</t>
+    <t>412 000,00</t>
   </si>
   <si>
     <t>Штекер для Датчика уровня DOL-1205-W05M SICK</t>
   </si>
   <si>
     <t>380 000,00</t>
   </si>
   <si>
     <t>Монтажные элементы</t>
   </si>
   <si>
     <t>Патрон, BA 9S, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1A</t>
   </si>
   <si>
-    <t>84 000,00</t>
+    <t>83 000,00</t>
   </si>
   <si>
     <t>Розетка SCHUKO 16A 3-полюсная</t>
   </si>
   <si>
     <t>5TE6800</t>
   </si>
   <si>
-    <t>241 000,00</t>
+    <t>237 000,00</t>
   </si>
   <si>
     <t>Втычное реле 2CO 15мм; 24V DC</t>
   </si>
   <si>
     <t>LZX:RT4-24024</t>
   </si>
   <si>
-    <t>104 000,00</t>
+    <t>102 000,00</t>
   </si>
   <si>
     <t>Втычное реле 2CO 15мм; 230V AC</t>
   </si>
   <si>
     <t>LZX:RT4-24730</t>
   </si>
   <si>
-    <t>164 000,00</t>
+    <t>162 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент грибовидная кнопка с фиксацией, 40мм, защита, красная</t>
   </si>
   <si>
     <t>3SB3000-1HA20</t>
   </si>
   <si>
     <t>291 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 24V UC, зеленый, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1PC</t>
   </si>
   <si>
-    <t>110 000,00</t>
+    <t>109 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 24V UC, красный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1PB</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 230V AC, красный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1RB</t>
   </si>
   <si>
-    <t>230 000,00</t>
+    <t>227 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 230V AC, зеленый, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1RC</t>
   </si>
   <si>
     <t>175 000,00</t>
   </si>
   <si>
     <t>Индикатор звука, IP 65 черная, непрерывный тон (2.4 KHZ)</t>
   </si>
   <si>
     <t>3SB3233-7BA10</t>
   </si>
   <si>
-    <t>795 000,00</t>
+    <t>782 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент кнопка с подсветкой высокая зеленая</t>
   </si>
   <si>
     <t>3SB3001-0BA41</t>
   </si>
   <si>
-    <t>138 000,00</t>
+    <t>135 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент кнопка с подсветкой высокая красная</t>
   </si>
   <si>
     <t>3SB3001-0BA21</t>
   </si>
   <si>
-    <t>134 000,00</t>
+    <t>133 000,00</t>
   </si>
   <si>
     <t>Контактный блок с 1 контактом, 1НO, 1-полюсный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-0B</t>
   </si>
   <si>
-    <t>78 000,00</t>
+    <t>77 000,00</t>
   </si>
   <si>
     <t>Контактный блок с 1 контактом, 1НЗ, 1-полюсный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-0C</t>
   </si>
   <si>
+    <t>86 000,00</t>
+  </si>
+  <si>
+    <t>Насадка, круглая линза для сигнальной лампы с держателем зеленая</t>
+  </si>
+  <si>
+    <t>3SB3001-6AA40</t>
+  </si>
+  <si>
+    <t>Насадка, круглая линза для сигнальной лампы с держателем красная</t>
+  </si>
+  <si>
+    <t>3SB3001-6AA20</t>
+  </si>
+  <si>
     <t>87 000,00</t>
   </si>
   <si>
-    <t>Насадка, круглая линза для сигнальной лампы с держателем зеленая</t>
-[...13 lines deleted...]
-  <si>
     <t>Модуль компактного втычного реле 24 В DC, 2CO, красный светодиодный модуль, с изоляцией контактов</t>
   </si>
   <si>
     <t>LZS:RT4-B4L24</t>
   </si>
   <si>
-    <t>294 000,00</t>
+    <t>289 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент переключатель с подсветкой I-O-II с фиксацией зеленый</t>
   </si>
   <si>
     <t>3SB3001-2DA41</t>
   </si>
   <si>
-    <t>203 000,00</t>
+    <t>200 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент переключатель, O-I с фиксацией черный</t>
   </si>
   <si>
     <t>3SB3000-2KA11</t>
   </si>
   <si>
-    <t>205 000,00</t>
+    <t>201 000,00</t>
   </si>
   <si>
     <t>Переключатель ВКЛ/ВЫКЛ кнопка с держателем, с подсветкой, красная-зеленая зеленая/красная</t>
   </si>
   <si>
     <t>3SB3101-8BC21</t>
   </si>
   <si>
-    <t>244 000,00</t>
+    <t>240 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3SB1 звуковой конвертор для звукового устройства</t>
   </si>
   <si>
     <t>3SB1902-2BN</t>
   </si>
   <si>
-    <t>332 000,00</t>
+    <t>328 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Принадлежность для 3SB3 держатель для защелкивания трех элементов </t>
   </si>
   <si>
     <t>3SB3901-0AB</t>
   </si>
   <si>
     <t>5 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3SB3 держатель для защелкивания трех элементов с нажимающей частью</t>
   </si>
   <si>
     <t>3SB3901-0AC</t>
   </si>
   <si>
     <t>6 000,00</t>
   </si>
   <si>
     <t>Соединитель для подключения к PROFIBUS, до 12 МБит/С, SIMATIC DP</t>
   </si>
   <si>
     <t>6ES7972-0BB12-0XA0</t>
   </si>
   <si>
-    <t>1 528 000,00</t>
+    <t>1 505 000,00</t>
   </si>
   <si>
     <t>Терминальный элемент для подключения 1 кабеля диаметром 4-13mm, упаковка из 2 штук</t>
   </si>
   <si>
     <t>6ES7390-5CA00-0AA0</t>
   </si>
   <si>
     <t>Устройство звукового сигнала 24V DC, IP 40, черный корпус</t>
   </si>
   <si>
     <t>3SB3000-7AA10</t>
   </si>
   <si>
-    <t>204 000,00</t>
+    <t>202 000,00</t>
   </si>
   <si>
     <t>Элемент подключения экранов соединительных кабелей SIMATIC S7-300</t>
   </si>
   <si>
     <t>6ES7390-5AA00-0AA0</t>
   </si>
   <si>
-    <t>336 000,00</t>
+    <t>331 000,00</t>
   </si>
   <si>
     <t>Системы безопасности, СКУД</t>
   </si>
   <si>
     <t>Карты, брелоки доступа</t>
   </si>
   <si>
     <t>Карточка доступа с магнитной полосой HiCo</t>
   </si>
   <si>
     <t>Card-HiCo_Magnetic</t>
   </si>
   <si>
     <t>11 000,00</t>
   </si>
   <si>
     <t>Карточка доступа с магнитной полосой LoCo</t>
   </si>
   <si>
     <t>Card-LoCo_Magnetic</t>
   </si>
   <si>
     <t>7 000,00</t>
   </si>