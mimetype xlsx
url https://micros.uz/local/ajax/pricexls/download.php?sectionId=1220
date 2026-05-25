--- v1 (2026-04-05)
+++ v2 (2026-05-25)
@@ -62,51 +62,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 05 апреля 2026 18:00</t>
+    <t>Прайс-лист действителен на 26 мая 2026 00:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -141,162 +141,162 @@
   <si>
     <t>ЭНКОДЕР АБСОЛЮТНЫХ ЗНАЧЕНИЙ 25 БИТ 6FX2001-5FP24 СИНХРОННЫЙ С PROFIBUS DP РАБОЧЕЕ НАПРЯЖЕНИЕ 10-30 В СИНХРОФЛАНЦЕВЫЙ С КОЛПАКОМ И РАДИАЛЬНЫМ PG</t>
   </si>
   <si>
     <t>SIMATIC PXO420 K30, СВЕТООТРАЖАЮЩИЙ ДАТЧИК, С ПОЛЯРИЗАЦИОННЫМ ФИЛЬТРОМ, 30X30X15, DC 10-36V, 4M, PNP, ANTIVALENT, 200MA, КАБЕЛЬ 3M PUR, 4X0,14SQMM, IP67</t>
   </si>
   <si>
     <t>ПРИНАДЛЕЖНОСТЬ ДЛЯ 3RG7 -ОТРАЖАТЕЛЯ 84MM</t>
   </si>
   <si>
     <t>Семейство бесконтактных карт Mifare является наиболее широко используемой картой NFC на рынке. Диапазон рабочих частот 13,56 МГц с возможностью чтения/записи. Эти карты имеют толщину 0,84 мм и могут быть напечатаны на большинстве принтеров для пластиковых...</t>
   </si>
   <si>
     <t>Оборудование SIEMENS</t>
   </si>
   <si>
     <t>Логический модуль  LOGO! AM2 RTD</t>
   </si>
   <si>
     <t>SIEMENS</t>
   </si>
   <si>
     <t>6ED1055-1MD00-0BA1</t>
   </si>
   <si>
-    <t>3 732 000,00</t>
+    <t>3 780 000,00</t>
   </si>
   <si>
     <t>12 %</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Логический модуль LOGO! 24 C</t>
   </si>
   <si>
     <t>6ED1052-1CC01-0BA6 D</t>
   </si>
   <si>
     <t>2 809 000,00</t>
   </si>
   <si>
     <t>Логический модуль LOGO! 12/24RC 8DI(4AI) 4DOx Relay</t>
   </si>
   <si>
     <t>6ED1052-1MD00-0BA6 D</t>
   </si>
   <si>
     <t>3 160 000,00</t>
   </si>
   <si>
     <t>Блок питания LOGO! 24V/4 A DC</t>
   </si>
   <si>
     <t>6EP1332-1SH52 D</t>
   </si>
   <si>
     <t>2 683 000,00</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>Базовый стартовый комплект SIMATIC S7-1200 + KP300</t>
   </si>
   <si>
     <t>6AV6651-7HA01-3AA3</t>
   </si>
   <si>
-    <t>16 304 000,00</t>
+    <t>16 514 000,00</t>
   </si>
   <si>
     <t>БАЗОВЫЙ СТАРТОВЫЙ КОМПЛЕКТ S7-1200+KP300 В СОСТАВЕ: ПРОЦЕССОР 1212C AC/DC/RLY, HMI KP300 BASIC MONO PN, ИМИТАТОР ВВОДА, БАЗОВЫЙ КОМПАКТ-ДИСК STEP7, КОМПАКТ-ДИСК С ИНСТРУКЦИЕЙ, ИНФОРМАЦИОННЫЙ МАТЕРИАЛ, СИСТЕМА</t>
   </si>
   <si>
     <t>Базовый стартовый комплект SIMATIC S7-1200</t>
   </si>
   <si>
     <t>6ES7212-1BD33-4YBO</t>
   </si>
   <si>
-    <t>18 726 000,00</t>
+    <t>18 967 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-1200, CPU 1212</t>
   </si>
   <si>
     <t>6ES7212-1AE31-0XB0 D</t>
   </si>
   <si>
     <t>5 801 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-1200, CPU 1214</t>
   </si>
   <si>
     <t>6ES7214-1AG31-0XB0 D</t>
   </si>
   <si>
     <t>9 149 000,00</t>
   </si>
   <si>
     <t>SIMATIC S7-1200, КОМПАКТНОЕ ЦПУ CPU 1214C DC/DC/DC, ВСТРОЕННЫЕ ВХОДЫ/ВЫХОДЫ: 14 DI =24 В; 10 DO =24 В; 2 AI =0 - 10 В, БЛОК ПИТАНИЯ: =20.4 - 28.8 В, ПАМЯТЬ ПРОГРАММЫ/ДАННЫХ: 75 КБ</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 222</t>
   </si>
   <si>
     <t>6ES7212-1AB23-0XB0 D</t>
   </si>
   <si>
     <t>7 204 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 224</t>
   </si>
   <si>
     <t>6ES7214-1AD23-0XB0 D</t>
   </si>
   <si>
     <t>11 310 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 221</t>
   </si>
   <si>
     <t>6ES7211-0BA23-0XB0</t>
   </si>
   <si>
-    <t>3 310 000,00</t>
+    <t>3 353 000,00</t>
   </si>
   <si>
     <t>6ES7214-1AD23-0XB0</t>
   </si>
   <si>
-    <t>7 331 000,00</t>
+    <t>7 425 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-300, CPU 315-2DP, 128 КБАЙТ</t>
   </si>
   <si>
     <t>6ES7315-2AG10-0AB0 D</t>
   </si>
   <si>
     <t>31 584 000,00</t>
   </si>
   <si>
     <t>Блок питания SIMATIC S7-1200, PM1207</t>
   </si>
   <si>
     <t>6EP1332-1SH71 D</t>
   </si>
   <si>
     <t>3 269 000,00</t>
   </si>
   <si>
     <t>SIMATIC S7-1200, БЛОК ПИТАНИЯ PM1207, СТАБИЛИЗИРОВАННЫЙ БЛОК ПИТАНИЯ, ВХОД: ~120/230 В, ВЫХОД: =24 В/2,5 A</t>
   </si>
   <si>
     <t>Весовой электронный модуль SIWAREX S7-1200, WP 231</t>
   </si>
@@ -328,568 +328,568 @@
   <si>
     <t>Модуль аналогового ввода SIMATIC S7-1200, SM 1231, 4 AI</t>
   </si>
   <si>
     <t>6ES7231-4HD32-0XB0</t>
   </si>
   <si>
     <t>5 044 000,00</t>
   </si>
   <si>
     <t>Модуль аналогового ввода-вывода SIMATIC S7-1200, SM 1234, 4 AI/2 AO</t>
   </si>
   <si>
     <t>6ES7234-4HE32-0XB0 D</t>
   </si>
   <si>
     <t>7 367 000,00</t>
   </si>
   <si>
     <t>Весовой электронный модуль SIWAREX MS</t>
   </si>
   <si>
     <t>7MH4930-0AA01</t>
   </si>
   <si>
-    <t>11 540 000,00</t>
+    <t>11 688 000,00</t>
   </si>
   <si>
     <t>Модуль ввода аналоговых сигналов S7-200 EM 231, 4 AI</t>
   </si>
   <si>
     <t>6ES7231-0HC22-0XA0 D</t>
   </si>
   <si>
     <t>6 727 000,00</t>
   </si>
   <si>
     <t>Модуль ввода дискретных сигналов S7-200, EM 221, 16 DI</t>
   </si>
   <si>
     <t>6ES7221-1BH22-0XA0</t>
   </si>
   <si>
-    <t>2 770 000,00</t>
+    <t>2 805 000,00</t>
   </si>
   <si>
     <t>Модуль ввода дискретных сигналов S7-200, EM 221, 8 DI</t>
   </si>
   <si>
     <t>6ES7221-1BF22-0XA0</t>
   </si>
   <si>
-    <t>2 080 000,00</t>
+    <t>2 107 000,00</t>
   </si>
   <si>
     <t>Модуль ввода-вывода дискретных сигналов S7-200, EM 223, 16 DI, 16DO</t>
   </si>
   <si>
     <t>6ES7223-1BL22-0XA0</t>
   </si>
   <si>
-    <t>6 585 000,00</t>
+    <t>6 671 000,00</t>
   </si>
   <si>
     <t>Модуль аналогового вывода SIMATIC S7-200, EM 232, 4 AO</t>
   </si>
   <si>
     <t>6ES7232-OHD22-0XA0 D</t>
   </si>
   <si>
     <t>5 409 000,00</t>
   </si>
   <si>
     <t>Модуль вывода аналоговых сигналов S7-300, SM 332, 2 AO</t>
   </si>
   <si>
     <t>6ES7332-5HB01-0AB0</t>
   </si>
   <si>
-    <t>10 359 000,00</t>
+    <t>10 493 000,00</t>
   </si>
   <si>
     <t>CP-карта (CARDBUS, 32 бита) для подключения PG (программатора) или ноутбука к сети PROFIBUS или MPI</t>
   </si>
   <si>
     <t>6GK1551-2AA00</t>
   </si>
   <si>
-    <t>24 094 000,00</t>
+    <t>24 404 000,00</t>
   </si>
   <si>
     <t>********** запасная часть ********* коммуникационный процессор CP 5512 PC карта (Cardbus, 32-bit) для подключения PG или ноутбука к PROFIBUS или MPI.
  Источник: https://spectrprom.ru/product/siemens-6gk1551-2aa00</t>
   </si>
   <si>
     <t>Кабель для 64-канальных модулей соединительный</t>
   </si>
   <si>
     <t>6ES7392-4BB00-0AA0</t>
   </si>
   <si>
-    <t>1 277 000,00</t>
+    <t>1 293 000,00</t>
   </si>
   <si>
     <t>Модуль ввода-вывода дискретных сигналов LOGO! DM8</t>
   </si>
   <si>
     <t>6ED1055-1FB00-0BA1</t>
   </si>
   <si>
-    <t>2 556 000,00</t>
+    <t>2 590 000,00</t>
   </si>
   <si>
     <t>Штекер для подключения электрического кабеля PROFIBUS к SIMATIC PC/ OP/ OLM; SIMATIC NET</t>
   </si>
   <si>
     <t>6GK1500-0FC10</t>
   </si>
   <si>
-    <t>1 311 000,00</t>
+    <t>1 328 000,00</t>
   </si>
   <si>
     <t>40-полюсный фронтальный соединитель для сигнальных модулей SIMATIC S7-300</t>
   </si>
   <si>
     <t>6ES7392-1AM00-0AA0_T</t>
   </si>
   <si>
     <t>707 000,00</t>
   </si>
   <si>
     <t>Оборудование SCHNEIDER</t>
   </si>
   <si>
     <t>Программируемый логический контроллер TWDLMDA20DTK</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>TWDLMDA20DTK</t>
   </si>
   <si>
-    <t>8 308 000,00</t>
+    <t>8 415 000,00</t>
   </si>
   <si>
     <t>Кабель для подключения ПЛК через конвертор RS485 (2,5м)</t>
   </si>
   <si>
     <t>TSXCRJMD25</t>
   </si>
   <si>
-    <t>2 379 000,00</t>
+    <t>2 411 000,00</t>
   </si>
   <si>
     <t>Конвертор USB – RS485</t>
   </si>
   <si>
     <t>TSXCUSB485K</t>
   </si>
   <si>
-    <t>2 814 000,00</t>
+    <t>2 850 000,00</t>
   </si>
   <si>
     <t>Модуль расширения вывода дискретных сигналов 8O, клем.блок</t>
   </si>
   <si>
     <t>TM2DDO8TT</t>
   </si>
   <si>
-    <t>2 943 000,00</t>
+    <t>2 981 000,00</t>
   </si>
   <si>
     <t>Модуль расширения ввода дискретных сигналов, 24VDC, 16I</t>
   </si>
   <si>
     <t>TM2DDI16DT</t>
   </si>
   <si>
-    <t>4 233 000,00</t>
+    <t>4 288 000,00</t>
   </si>
   <si>
     <t>Модуль расширения ввода-вывода дискретных сигналов SR XT 14 I-O 24 VDC</t>
   </si>
   <si>
     <t>SR3XT141BD</t>
   </si>
   <si>
-    <t>2 060 000,00</t>
+    <t>2 087 000,00</t>
   </si>
   <si>
     <t>Одиночная лицензия VJD, без кабеля V6.2</t>
   </si>
   <si>
     <t>VJDSNDTGSV61M</t>
   </si>
   <si>
-    <t>1 226 000,00</t>
+    <t>1 240 000,00</t>
   </si>
   <si>
     <t>Устройства HMI</t>
   </si>
   <si>
     <t>Текстовая консоль TD 200 для S7-200, SIMATIC S7, 2х строчный</t>
   </si>
   <si>
     <t>6ES7272-0AA30-0YA1</t>
   </si>
   <si>
-    <t>4 226 000,00</t>
+    <t>4 281 000,00</t>
   </si>
   <si>
     <t>Сенсорная монохромная панель 3.4'' Б/Р/К</t>
   </si>
   <si>
     <t>HMISTO512</t>
   </si>
   <si>
-    <t>4 236 000,00</t>
+    <t>4 290 000,00</t>
   </si>
   <si>
     <t>Сенсорная цветная панель 3.5''</t>
   </si>
   <si>
     <t>HMISTU655</t>
   </si>
   <si>
-    <t>9 184 000,00</t>
+    <t>9 303 000,00</t>
   </si>
   <si>
     <t>Сенсорная монохромная панель 3.4'' З/О/К</t>
   </si>
   <si>
     <t>HMISTO511</t>
   </si>
   <si>
     <t>Базовая панель оператора SIMATIC KTP400 basic mono PN 3,8'', с монохромным STN-дисплеем</t>
   </si>
   <si>
     <t>6AV6647-0AA11-3AX0</t>
   </si>
   <si>
     <t>5 943 000,00</t>
   </si>
   <si>
     <t>Панель оператора для SIMATIC S7-200, 3" ЖК-дисплей с внутренней подсветкой и графическими возможностями, SIMATIC OP 73MICRO</t>
   </si>
   <si>
     <t>6AV6640-0BA11-0AX0</t>
   </si>
   <si>
-    <t>7 488 000,00</t>
+    <t>7 584 000,00</t>
   </si>
   <si>
     <t>Сенсорная панель TP177B SIMATIC</t>
   </si>
   <si>
     <t>6AV6642-0BA01-1AX0</t>
   </si>
   <si>
     <t>50 661 000,00</t>
   </si>
   <si>
     <t>КИП</t>
   </si>
   <si>
     <t>Лазерный дальномер LDM41 ASTECH</t>
   </si>
   <si>
     <t>LDM41A/RS422</t>
   </si>
   <si>
-    <t>32 344 000,00</t>
+    <t>32 703 000,00</t>
   </si>
   <si>
     <t>Датчик абсолютного значения 25 бит с profibus dp, 10-30V</t>
   </si>
   <si>
     <t>6FX2001-5FP24</t>
   </si>
   <si>
-    <t>17 962 000,00</t>
+    <t>18 194 000,00</t>
   </si>
   <si>
     <t>Оптический бесконтактный датчик положения отражающего действия 30х30х15</t>
   </si>
   <si>
     <t>3RG7011-0CC00</t>
   </si>
   <si>
-    <t>2 752 000,00</t>
+    <t>2 788 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3RG7 -отражателя 84мм</t>
   </si>
   <si>
     <t>3RX7916-0AA01</t>
   </si>
   <si>
-    <t>412 000,00</t>
+    <t>416 000,00</t>
   </si>
   <si>
     <t>Штекер для Датчика уровня DOL-1205-W05M SICK</t>
   </si>
   <si>
     <t>380 000,00</t>
   </si>
   <si>
     <t>Монтажные элементы</t>
   </si>
   <si>
     <t>Патрон, BA 9S, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1A</t>
   </si>
   <si>
-    <t>83 000,00</t>
+    <t>84 000,00</t>
   </si>
   <si>
     <t>Розетка SCHUKO 16A 3-полюсная</t>
   </si>
   <si>
     <t>5TE6800</t>
   </si>
   <si>
-    <t>237 000,00</t>
+    <t>240 000,00</t>
   </si>
   <si>
     <t>Втычное реле 2CO 15мм; 24V DC</t>
   </si>
   <si>
     <t>LZX:RT4-24024</t>
   </si>
   <si>
-    <t>102 000,00</t>
+    <t>104 000,00</t>
   </si>
   <si>
     <t>Втычное реле 2CO 15мм; 230V AC</t>
   </si>
   <si>
     <t>LZX:RT4-24730</t>
   </si>
   <si>
-    <t>162 000,00</t>
+    <t>164 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент грибовидная кнопка с фиксацией, 40мм, защита, красная</t>
   </si>
   <si>
     <t>3SB3000-1HA20</t>
   </si>
   <si>
     <t>291 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 24V UC, зеленый, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1PC</t>
   </si>
   <si>
-    <t>109 000,00</t>
+    <t>110 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 24V UC, красный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1PB</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 230V AC, красный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1RB</t>
   </si>
   <si>
-    <t>227 000,00</t>
+    <t>230 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 230V AC, зеленый, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1RC</t>
   </si>
   <si>
     <t>175 000,00</t>
   </si>
   <si>
     <t>Индикатор звука, IP 65 черная, непрерывный тон (2.4 KHZ)</t>
   </si>
   <si>
     <t>3SB3233-7BA10</t>
   </si>
   <si>
-    <t>782 000,00</t>
+    <t>792 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент кнопка с подсветкой высокая зеленая</t>
   </si>
   <si>
     <t>3SB3001-0BA41</t>
   </si>
   <si>
-    <t>135 000,00</t>
+    <t>137 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент кнопка с подсветкой высокая красная</t>
   </si>
   <si>
     <t>3SB3001-0BA21</t>
   </si>
   <si>
-    <t>133 000,00</t>
+    <t>134 000,00</t>
   </si>
   <si>
     <t>Контактный блок с 1 контактом, 1НO, 1-полюсный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-0B</t>
   </si>
   <si>
-    <t>77 000,00</t>
+    <t>78 000,00</t>
   </si>
   <si>
     <t>Контактный блок с 1 контактом, 1НЗ, 1-полюсный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-0C</t>
   </si>
   <si>
-    <t>86 000,00</t>
+    <t>87 000,00</t>
   </si>
   <si>
     <t>Насадка, круглая линза для сигнальной лампы с держателем зеленая</t>
   </si>
   <si>
     <t>3SB3001-6AA40</t>
   </si>
   <si>
     <t>Насадка, круглая линза для сигнальной лампы с держателем красная</t>
   </si>
   <si>
     <t>3SB3001-6AA20</t>
   </si>
   <si>
-    <t>87 000,00</t>
+    <t>88 000,00</t>
   </si>
   <si>
     <t>Модуль компактного втычного реле 24 В DC, 2CO, красный светодиодный модуль, с изоляцией контактов</t>
   </si>
   <si>
     <t>LZS:RT4-B4L24</t>
   </si>
   <si>
-    <t>289 000,00</t>
+    <t>294 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент переключатель с подсветкой I-O-II с фиксацией зеленый</t>
   </si>
   <si>
     <t>3SB3001-2DA41</t>
   </si>
   <si>
-    <t>200 000,00</t>
+    <t>202 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент переключатель, O-I с фиксацией черный</t>
   </si>
   <si>
     <t>3SB3000-2KA11</t>
   </si>
   <si>
-    <t>201 000,00</t>
+    <t>204 000,00</t>
   </si>
   <si>
     <t>Переключатель ВКЛ/ВЫКЛ кнопка с держателем, с подсветкой, красная-зеленая зеленая/красная</t>
   </si>
   <si>
     <t>3SB3101-8BC21</t>
   </si>
   <si>
-    <t>240 000,00</t>
+    <t>244 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3SB1 звуковой конвертор для звукового устройства</t>
   </si>
   <si>
     <t>3SB1902-2BN</t>
   </si>
   <si>
-    <t>328 000,00</t>
+    <t>331 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Принадлежность для 3SB3 держатель для защелкивания трех элементов </t>
   </si>
   <si>
     <t>3SB3901-0AB</t>
   </si>
   <si>
     <t>5 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3SB3 держатель для защелкивания трех элементов с нажимающей частью</t>
   </si>
   <si>
     <t>3SB3901-0AC</t>
   </si>
   <si>
     <t>6 000,00</t>
   </si>
   <si>
     <t>Соединитель для подключения к PROFIBUS, до 12 МБит/С, SIMATIC DP</t>
   </si>
   <si>
     <t>6ES7972-0BB12-0XA0</t>
   </si>
   <si>
-    <t>1 505 000,00</t>
+    <t>1 525 000,00</t>
   </si>
   <si>
     <t>Терминальный элемент для подключения 1 кабеля диаметром 4-13mm, упаковка из 2 штук</t>
   </si>
   <si>
     <t>6ES7390-5CA00-0AA0</t>
   </si>
   <si>
+    <t>229 000,00</t>
+  </si>
+  <si>
     <t>Устройство звукового сигнала 24V DC, IP 40, черный корпус</t>
   </si>
   <si>
     <t>3SB3000-7AA10</t>
   </si>
   <si>
-    <t>202 000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Элемент подключения экранов соединительных кабелей SIMATIC S7-300</t>
   </si>
   <si>
     <t>6ES7390-5AA00-0AA0</t>
   </si>
   <si>
-    <t>331 000,00</t>
+    <t>336 000,00</t>
   </si>
   <si>
     <t>Системы безопасности, СКУД</t>
   </si>
   <si>
     <t>Карты, брелоки доступа</t>
   </si>
   <si>
     <t>Карточка доступа с магнитной полосой HiCo</t>
   </si>
   <si>
     <t>Card-HiCo_Magnetic</t>
   </si>
   <si>
     <t>11 000,00</t>
   </si>
   <si>
     <t>Карточка доступа с магнитной полосой LoCo</t>
   </si>
   <si>
     <t>Card-LoCo_Magnetic</t>
   </si>
   <si>
     <t>7 000,00</t>
   </si>
@@ -9210,76 +9210,76 @@
         <v>256</v>
       </c>
       <c r="F84" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G84" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H84" s="34"/>
       <c r="I84" s="33"/>
     </row>
     <row r="85" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A85" s="34">
         <v>25</v>
       </c>
       <c r="B85" s="34" t="s">
         <v>257</v>
       </c>
       <c r="C85" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D85" s="34" t="s">
         <v>258</v>
       </c>
       <c r="E85" s="35" t="s">
-        <v>209</v>
+        <v>259</v>
       </c>
       <c r="F85" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G85" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H85" s="34"/>
       <c r="I85" s="33"/>
     </row>
     <row r="86" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A86" s="34">
         <v>26</v>
       </c>
       <c r="B86" s="34" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C86" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D86" s="34" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E86" s="35" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="F86" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G86" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H86" s="34"/>
       <c r="I86" s="33"/>
     </row>
     <row r="87" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A87" s="34">
         <v>27</v>
       </c>
       <c r="B87" s="34" t="s">
         <v>262</v>
       </c>
       <c r="C87" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D87" s="34" t="s">
         <v>263</v>
       </c>
       <c r="E87" s="35" t="s">
         <v>264</v>