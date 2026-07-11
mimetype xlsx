--- v2 (2026-05-25)
+++ v3 (2026-07-11)
@@ -25,88 +25,88 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Z_5FB49946_0718_11D4_8E12_00805FC5CA93_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_9603F171_06DE_11D4_A50C_006008C61068_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_A2829361_0A17_11D4_A4E3_0020AF197D5A_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.FilterData" localSheetId="0">'Каталог'!$B$5:$B$5</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.PrintTitles" localSheetId="0">Каталог!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Каталог'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Оборудование автоматизации и КИП</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 26 мая 2026 00:00</t>
+    <t>Прайс-лист действителен на 11 июля 2026 23:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -141,162 +141,162 @@
   <si>
     <t>ЭНКОДЕР АБСОЛЮТНЫХ ЗНАЧЕНИЙ 25 БИТ 6FX2001-5FP24 СИНХРОННЫЙ С PROFIBUS DP РАБОЧЕЕ НАПРЯЖЕНИЕ 10-30 В СИНХРОФЛАНЦЕВЫЙ С КОЛПАКОМ И РАДИАЛЬНЫМ PG</t>
   </si>
   <si>
     <t>SIMATIC PXO420 K30, СВЕТООТРАЖАЮЩИЙ ДАТЧИК, С ПОЛЯРИЗАЦИОННЫМ ФИЛЬТРОМ, 30X30X15, DC 10-36V, 4M, PNP, ANTIVALENT, 200MA, КАБЕЛЬ 3M PUR, 4X0,14SQMM, IP67</t>
   </si>
   <si>
     <t>ПРИНАДЛЕЖНОСТЬ ДЛЯ 3RG7 -ОТРАЖАТЕЛЯ 84MM</t>
   </si>
   <si>
     <t>Семейство бесконтактных карт Mifare является наиболее широко используемой картой NFC на рынке. Диапазон рабочих частот 13,56 МГц с возможностью чтения/записи. Эти карты имеют толщину 0,84 мм и могут быть напечатаны на большинстве принтеров для пластиковых...</t>
   </si>
   <si>
     <t>Оборудование SIEMENS</t>
   </si>
   <si>
     <t>Логический модуль  LOGO! AM2 RTD</t>
   </si>
   <si>
     <t>SIEMENS</t>
   </si>
   <si>
     <t>6ED1055-1MD00-0BA1</t>
   </si>
   <si>
-    <t>3 780 000,00</t>
+    <t>3 721 000,00</t>
   </si>
   <si>
     <t>12 %</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Логический модуль LOGO! 24 C</t>
   </si>
   <si>
     <t>6ED1052-1CC01-0BA6 D</t>
   </si>
   <si>
     <t>2 809 000,00</t>
   </si>
   <si>
     <t>Логический модуль LOGO! 12/24RC 8DI(4AI) 4DOx Relay</t>
   </si>
   <si>
     <t>6ED1052-1MD00-0BA6 D</t>
   </si>
   <si>
     <t>3 160 000,00</t>
   </si>
   <si>
     <t>Блок питания LOGO! 24V/4 A DC</t>
   </si>
   <si>
     <t>6EP1332-1SH52 D</t>
   </si>
   <si>
     <t>2 683 000,00</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>Базовый стартовый комплект SIMATIC S7-1200 + KP300</t>
   </si>
   <si>
     <t>6AV6651-7HA01-3AA3</t>
   </si>
   <si>
-    <t>16 514 000,00</t>
+    <t>16 249 000,00</t>
   </si>
   <si>
     <t>БАЗОВЫЙ СТАРТОВЫЙ КОМПЛЕКТ S7-1200+KP300 В СОСТАВЕ: ПРОЦЕССОР 1212C AC/DC/RLY, HMI KP300 BASIC MONO PN, ИМИТАТОР ВВОДА, БАЗОВЫЙ КОМПАКТ-ДИСК STEP7, КОМПАКТ-ДИСК С ИНСТРУКЦИЕЙ, ИНФОРМАЦИОННЫЙ МАТЕРИАЛ, СИСТЕМА</t>
   </si>
   <si>
     <t>Базовый стартовый комплект SIMATIC S7-1200</t>
   </si>
   <si>
     <t>6ES7212-1BD33-4YBO</t>
   </si>
   <si>
-    <t>18 967 000,00</t>
+    <t>18 663 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-1200, CPU 1212</t>
   </si>
   <si>
     <t>6ES7212-1AE31-0XB0 D</t>
   </si>
   <si>
     <t>5 801 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-1200, CPU 1214</t>
   </si>
   <si>
     <t>6ES7214-1AG31-0XB0 D</t>
   </si>
   <si>
     <t>9 149 000,00</t>
   </si>
   <si>
     <t>SIMATIC S7-1200, КОМПАКТНОЕ ЦПУ CPU 1214C DC/DC/DC, ВСТРОЕННЫЕ ВХОДЫ/ВЫХОДЫ: 14 DI =24 В; 10 DO =24 В; 2 AI =0 - 10 В, БЛОК ПИТАНИЯ: =20.4 - 28.8 В, ПАМЯТЬ ПРОГРАММЫ/ДАННЫХ: 75 КБ</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 222</t>
   </si>
   <si>
     <t>6ES7212-1AB23-0XB0 D</t>
   </si>
   <si>
     <t>7 204 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 224</t>
   </si>
   <si>
     <t>6ES7214-1AD23-0XB0 D</t>
   </si>
   <si>
     <t>11 310 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 221</t>
   </si>
   <si>
     <t>6ES7211-0BA23-0XB0</t>
   </si>
   <si>
-    <t>3 353 000,00</t>
+    <t>3 300 000,00</t>
   </si>
   <si>
     <t>6ES7214-1AD23-0XB0</t>
   </si>
   <si>
-    <t>7 425 000,00</t>
+    <t>7 306 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-300, CPU 315-2DP, 128 КБАЙТ</t>
   </si>
   <si>
     <t>6ES7315-2AG10-0AB0 D</t>
   </si>
   <si>
     <t>31 584 000,00</t>
   </si>
   <si>
     <t>Блок питания SIMATIC S7-1200, PM1207</t>
   </si>
   <si>
     <t>6EP1332-1SH71 D</t>
   </si>
   <si>
     <t>3 269 000,00</t>
   </si>
   <si>
     <t>SIMATIC S7-1200, БЛОК ПИТАНИЯ PM1207, СТАБИЛИЗИРОВАННЫЙ БЛОК ПИТАНИЯ, ВХОД: ~120/230 В, ВЫХОД: =24 В/2,5 A</t>
   </si>
   <si>
     <t>Весовой электронный модуль SIWAREX S7-1200, WP 231</t>
   </si>
@@ -328,568 +328,571 @@
   <si>
     <t>Модуль аналогового ввода SIMATIC S7-1200, SM 1231, 4 AI</t>
   </si>
   <si>
     <t>6ES7231-4HD32-0XB0</t>
   </si>
   <si>
     <t>5 044 000,00</t>
   </si>
   <si>
     <t>Модуль аналогового ввода-вывода SIMATIC S7-1200, SM 1234, 4 AI/2 AO</t>
   </si>
   <si>
     <t>6ES7234-4HE32-0XB0 D</t>
   </si>
   <si>
     <t>7 367 000,00</t>
   </si>
   <si>
     <t>Весовой электронный модуль SIWAREX MS</t>
   </si>
   <si>
     <t>7MH4930-0AA01</t>
   </si>
   <si>
-    <t>11 688 000,00</t>
+    <t>11 501 000,00</t>
   </si>
   <si>
     <t>Модуль ввода аналоговых сигналов S7-200 EM 231, 4 AI</t>
   </si>
   <si>
     <t>6ES7231-0HC22-0XA0 D</t>
   </si>
   <si>
     <t>6 727 000,00</t>
   </si>
   <si>
     <t>Модуль ввода дискретных сигналов S7-200, EM 221, 16 DI</t>
   </si>
   <si>
     <t>6ES7221-1BH22-0XA0</t>
   </si>
   <si>
-    <t>2 805 000,00</t>
+    <t>2 761 000,00</t>
   </si>
   <si>
     <t>Модуль ввода дискретных сигналов S7-200, EM 221, 8 DI</t>
   </si>
   <si>
     <t>6ES7221-1BF22-0XA0</t>
   </si>
   <si>
-    <t>2 107 000,00</t>
+    <t>2 074 000,00</t>
   </si>
   <si>
     <t>Модуль ввода-вывода дискретных сигналов S7-200, EM 223, 16 DI, 16DO</t>
   </si>
   <si>
     <t>6ES7223-1BL22-0XA0</t>
   </si>
   <si>
-    <t>6 671 000,00</t>
+    <t>6 565 000,00</t>
   </si>
   <si>
     <t>Модуль аналогового вывода SIMATIC S7-200, EM 232, 4 AO</t>
   </si>
   <si>
     <t>6ES7232-OHD22-0XA0 D</t>
   </si>
   <si>
     <t>5 409 000,00</t>
   </si>
   <si>
     <t>Модуль вывода аналоговых сигналов S7-300, SM 332, 2 AO</t>
   </si>
   <si>
     <t>6ES7332-5HB01-0AB0</t>
   </si>
   <si>
-    <t>10 493 000,00</t>
+    <t>10 326 000,00</t>
   </si>
   <si>
     <t>CP-карта (CARDBUS, 32 бита) для подключения PG (программатора) или ноутбука к сети PROFIBUS или MPI</t>
   </si>
   <si>
     <t>6GK1551-2AA00</t>
   </si>
   <si>
-    <t>24 404 000,00</t>
+    <t>24 014 000,00</t>
   </si>
   <si>
     <t>********** запасная часть ********* коммуникационный процессор CP 5512 PC карта (Cardbus, 32-bit) для подключения PG или ноутбука к PROFIBUS или MPI.
  Источник: https://spectrprom.ru/product/siemens-6gk1551-2aa00</t>
   </si>
   <si>
     <t>Кабель для 64-канальных модулей соединительный</t>
   </si>
   <si>
     <t>6ES7392-4BB00-0AA0</t>
   </si>
   <si>
-    <t>1 293 000,00</t>
+    <t>1 273 000,00</t>
   </si>
   <si>
     <t>Модуль ввода-вывода дискретных сигналов LOGO! DM8</t>
   </si>
   <si>
     <t>6ED1055-1FB00-0BA1</t>
   </si>
   <si>
-    <t>2 590 000,00</t>
+    <t>2 547 000,00</t>
   </si>
   <si>
     <t>Штекер для подключения электрического кабеля PROFIBUS к SIMATIC PC/ OP/ OLM; SIMATIC NET</t>
   </si>
   <si>
     <t>6GK1500-0FC10</t>
   </si>
   <si>
-    <t>1 328 000,00</t>
+    <t>1 306 000,00</t>
   </si>
   <si>
     <t>40-полюсный фронтальный соединитель для сигнальных модулей SIMATIC S7-300</t>
   </si>
   <si>
     <t>6ES7392-1AM00-0AA0_T</t>
   </si>
   <si>
     <t>707 000,00</t>
   </si>
   <si>
     <t>Оборудование SCHNEIDER</t>
   </si>
   <si>
     <t>Программируемый логический контроллер TWDLMDA20DTK</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>TWDLMDA20DTK</t>
   </si>
   <si>
-    <t>8 415 000,00</t>
+    <t>8 281 000,00</t>
   </si>
   <si>
     <t>Кабель для подключения ПЛК через конвертор RS485 (2,5м)</t>
   </si>
   <si>
     <t>TSXCRJMD25</t>
   </si>
   <si>
-    <t>2 411 000,00</t>
+    <t>2 372 000,00</t>
   </si>
   <si>
     <t>Конвертор USB – RS485</t>
   </si>
   <si>
     <t>TSXCUSB485K</t>
   </si>
   <si>
-    <t>2 850 000,00</t>
+    <t>2 805 000,00</t>
   </si>
   <si>
     <t>Модуль расширения вывода дискретных сигналов 8O, клем.блок</t>
   </si>
   <si>
     <t>TM2DDO8TT</t>
   </si>
   <si>
-    <t>2 981 000,00</t>
+    <t>2 934 000,00</t>
   </si>
   <si>
     <t>Модуль расширения ввода дискретных сигналов, 24VDC, 16I</t>
   </si>
   <si>
     <t>TM2DDI16DT</t>
   </si>
   <si>
-    <t>4 288 000,00</t>
+    <t>4 220 000,00</t>
   </si>
   <si>
     <t>Модуль расширения ввода-вывода дискретных сигналов SR XT 14 I-O 24 VDC</t>
   </si>
   <si>
     <t>SR3XT141BD</t>
   </si>
   <si>
-    <t>2 087 000,00</t>
+    <t>2 053 000,00</t>
   </si>
   <si>
     <t>Одиночная лицензия VJD, без кабеля V6.2</t>
   </si>
   <si>
     <t>VJDSNDTGSV61M</t>
   </si>
   <si>
-    <t>1 240 000,00</t>
+    <t>1 221 000,00</t>
   </si>
   <si>
     <t>Устройства HMI</t>
   </si>
   <si>
     <t>Текстовая консоль TD 200 для S7-200, SIMATIC S7, 2х строчный</t>
   </si>
   <si>
     <t>6ES7272-0AA30-0YA1</t>
   </si>
   <si>
-    <t>4 281 000,00</t>
+    <t>4 213 000,00</t>
   </si>
   <si>
     <t>Сенсорная монохромная панель 3.4'' Б/Р/К</t>
   </si>
   <si>
     <t>HMISTO512</t>
   </si>
   <si>
-    <t>4 290 000,00</t>
+    <t>4 222 000,00</t>
   </si>
   <si>
     <t>Сенсорная цветная панель 3.5''</t>
   </si>
   <si>
     <t>HMISTU655</t>
   </si>
   <si>
-    <t>9 303 000,00</t>
+    <t>9 154 000,00</t>
   </si>
   <si>
     <t>Сенсорная монохромная панель 3.4'' З/О/К</t>
   </si>
   <si>
     <t>HMISTO511</t>
   </si>
   <si>
     <t>Базовая панель оператора SIMATIC KTP400 basic mono PN 3,8'', с монохромным STN-дисплеем</t>
   </si>
   <si>
     <t>6AV6647-0AA11-3AX0</t>
   </si>
   <si>
     <t>5 943 000,00</t>
   </si>
   <si>
     <t>Панель оператора для SIMATIC S7-200, 3" ЖК-дисплей с внутренней подсветкой и графическими возможностями, SIMATIC OP 73MICRO</t>
   </si>
   <si>
     <t>6AV6640-0BA11-0AX0</t>
   </si>
   <si>
-    <t>7 584 000,00</t>
+    <t>7 463 000,00</t>
   </si>
   <si>
     <t>Сенсорная панель TP177B SIMATIC</t>
   </si>
   <si>
     <t>6AV6642-0BA01-1AX0</t>
   </si>
   <si>
     <t>50 661 000,00</t>
   </si>
   <si>
     <t>КИП</t>
   </si>
   <si>
     <t>Лазерный дальномер LDM41 ASTECH</t>
   </si>
   <si>
     <t>LDM41A/RS422</t>
   </si>
   <si>
-    <t>32 703 000,00</t>
+    <t>32 251 000,00</t>
   </si>
   <si>
     <t>Датчик абсолютного значения 25 бит с profibus dp, 10-30V</t>
   </si>
   <si>
     <t>6FX2001-5FP24</t>
   </si>
   <si>
-    <t>18 194 000,00</t>
+    <t>17 903 000,00</t>
   </si>
   <si>
     <t>Оптический бесконтактный датчик положения отражающего действия 30х30х15</t>
   </si>
   <si>
     <t>3RG7011-0CC00</t>
   </si>
   <si>
-    <t>2 788 000,00</t>
+    <t>2 744 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3RG7 -отражателя 84мм</t>
   </si>
   <si>
     <t>3RX7916-0AA01</t>
   </si>
   <si>
-    <t>416 000,00</t>
+    <t>410 000,00</t>
   </si>
   <si>
     <t>Штекер для Датчика уровня DOL-1205-W05M SICK</t>
   </si>
   <si>
     <t>380 000,00</t>
   </si>
   <si>
     <t>Монтажные элементы</t>
   </si>
   <si>
     <t>Патрон, BA 9S, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1A</t>
   </si>
   <si>
-    <t>84 000,00</t>
+    <t>83 000,00</t>
   </si>
   <si>
     <t>Розетка SCHUKO 16A 3-полюсная</t>
   </si>
   <si>
     <t>5TE6800</t>
   </si>
   <si>
-    <t>240 000,00</t>
+    <t>237 000,00</t>
   </si>
   <si>
     <t>Втычное реле 2CO 15мм; 24V DC</t>
   </si>
   <si>
     <t>LZX:RT4-24024</t>
   </si>
   <si>
-    <t>104 000,00</t>
+    <t>101 000,00</t>
   </si>
   <si>
     <t>Втычное реле 2CO 15мм; 230V AC</t>
   </si>
   <si>
     <t>LZX:RT4-24730</t>
   </si>
   <si>
-    <t>164 000,00</t>
+    <t>161 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент грибовидная кнопка с фиксацией, 40мм, защита, красная</t>
   </si>
   <si>
     <t>3SB3000-1HA20</t>
   </si>
   <si>
     <t>291 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 24V UC, зеленый, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1PC</t>
   </si>
   <si>
-    <t>110 000,00</t>
+    <t>108 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 24V UC, красный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1PB</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 230V AC, красный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1RB</t>
   </si>
   <si>
-    <t>230 000,00</t>
+    <t>227 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 230V AC, зеленый, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1RC</t>
   </si>
   <si>
     <t>175 000,00</t>
   </si>
   <si>
     <t>Индикатор звука, IP 65 черная, непрерывный тон (2.4 KHZ)</t>
   </si>
   <si>
     <t>3SB3233-7BA10</t>
   </si>
   <si>
-    <t>792 000,00</t>
+    <t>780 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент кнопка с подсветкой высокая зеленая</t>
   </si>
   <si>
     <t>3SB3001-0BA41</t>
   </si>
   <si>
-    <t>137 000,00</t>
+    <t>135 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент кнопка с подсветкой высокая красная</t>
   </si>
   <si>
     <t>3SB3001-0BA21</t>
   </si>
   <si>
-    <t>134 000,00</t>
+    <t>132 000,00</t>
   </si>
   <si>
     <t>Контактный блок с 1 контактом, 1НO, 1-полюсный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-0B</t>
   </si>
   <si>
-    <t>78 000,00</t>
+    <t>77 000,00</t>
   </si>
   <si>
     <t>Контактный блок с 1 контактом, 1НЗ, 1-полюсный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-0C</t>
   </si>
   <si>
+    <t>86 000,00</t>
+  </si>
+  <si>
+    <t>Насадка, круглая линза для сигнальной лампы с держателем зеленая</t>
+  </si>
+  <si>
+    <t>3SB3001-6AA40</t>
+  </si>
+  <si>
+    <t>Насадка, круглая линза для сигнальной лампы с держателем красная</t>
+  </si>
+  <si>
+    <t>3SB3001-6AA20</t>
+  </si>
+  <si>
     <t>87 000,00</t>
   </si>
   <si>
-    <t>Насадка, круглая линза для сигнальной лампы с держателем зеленая</t>
-[...13 lines deleted...]
-  <si>
     <t>Модуль компактного втычного реле 24 В DC, 2CO, красный светодиодный модуль, с изоляцией контактов</t>
   </si>
   <si>
     <t>LZS:RT4-B4L24</t>
   </si>
   <si>
-    <t>294 000,00</t>
+    <t>288 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент переключатель с подсветкой I-O-II с фиксацией зеленый</t>
   </si>
   <si>
     <t>3SB3001-2DA41</t>
   </si>
   <si>
-    <t>202 000,00</t>
+    <t>199 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент переключатель, O-I с фиксацией черный</t>
   </si>
   <si>
     <t>3SB3000-2KA11</t>
   </si>
   <si>
-    <t>204 000,00</t>
+    <t>201 000,00</t>
   </si>
   <si>
     <t>Переключатель ВКЛ/ВЫКЛ кнопка с держателем, с подсветкой, красная-зеленая зеленая/красная</t>
   </si>
   <si>
     <t>3SB3101-8BC21</t>
   </si>
   <si>
-    <t>244 000,00</t>
+    <t>239 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3SB1 звуковой конвертор для звукового устройства</t>
   </si>
   <si>
     <t>3SB1902-2BN</t>
   </si>
   <si>
-    <t>331 000,00</t>
+    <t>325 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Принадлежность для 3SB3 держатель для защелкивания трех элементов </t>
   </si>
   <si>
     <t>3SB3901-0AB</t>
   </si>
   <si>
     <t>5 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3SB3 держатель для защелкивания трех элементов с нажимающей частью</t>
   </si>
   <si>
     <t>3SB3901-0AC</t>
   </si>
   <si>
     <t>6 000,00</t>
   </si>
   <si>
     <t>Соединитель для подключения к PROFIBUS, до 12 МБит/С, SIMATIC DP</t>
   </si>
   <si>
     <t>6ES7972-0BB12-0XA0</t>
   </si>
   <si>
-    <t>1 525 000,00</t>
+    <t>1 500 000,00</t>
   </si>
   <si>
     <t>Терминальный элемент для подключения 1 кабеля диаметром 4-13mm, упаковка из 2 штук</t>
   </si>
   <si>
     <t>6ES7390-5CA00-0AA0</t>
   </si>
   <si>
-    <t>229 000,00</t>
+    <t>226 000,00</t>
   </si>
   <si>
     <t>Устройство звукового сигнала 24V DC, IP 40, черный корпус</t>
   </si>
   <si>
     <t>3SB3000-7AA10</t>
   </si>
   <si>
+    <t>200 000,00</t>
+  </si>
+  <si>
     <t>Элемент подключения экранов соединительных кабелей SIMATIC S7-300</t>
   </si>
   <si>
     <t>6ES7390-5AA00-0AA0</t>
   </si>
   <si>
-    <t>336 000,00</t>
+    <t>330 000,00</t>
   </si>
   <si>
     <t>Системы безопасности, СКУД</t>
   </si>
   <si>
     <t>Карты, брелоки доступа</t>
   </si>
   <si>
     <t>Карточка доступа с магнитной полосой HiCo</t>
   </si>
   <si>
     <t>Card-HiCo_Magnetic</t>
   </si>
   <si>
     <t>11 000,00</t>
   </si>
   <si>
     <t>Карточка доступа с магнитной полосой LoCo</t>
   </si>
   <si>
     <t>Card-LoCo_Magnetic</t>
   </si>
   <si>
     <t>7 000,00</t>
   </si>
@@ -9235,503 +9238,503 @@
         <v>259</v>
       </c>
       <c r="F85" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G85" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H85" s="34"/>
       <c r="I85" s="33"/>
     </row>
     <row r="86" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A86" s="34">
         <v>26</v>
       </c>
       <c r="B86" s="34" t="s">
         <v>260</v>
       </c>
       <c r="C86" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D86" s="34" t="s">
         <v>261</v>
       </c>
       <c r="E86" s="35" t="s">
-        <v>241</v>
+        <v>262</v>
       </c>
       <c r="F86" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G86" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H86" s="34"/>
       <c r="I86" s="33"/>
     </row>
     <row r="87" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A87" s="34">
         <v>27</v>
       </c>
       <c r="B87" s="34" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C87" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D87" s="34" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E87" s="35" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F87" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G87" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H87" s="34"/>
       <c r="I87" s="33"/>
     </row>
     <row r="88" spans="1:28" s="2" customFormat="1">
       <c r="A88" s="37"/>
       <c r="B88" s="38" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C88" s="38"/>
       <c r="D88" s="38"/>
       <c r="E88" s="39"/>
       <c r="F88" s="38"/>
       <c r="G88" s="38"/>
       <c r="H88" s="38"/>
       <c r="I88" s="32"/>
     </row>
     <row r="89" spans="1:28" s="2" customFormat="1">
       <c r="A89" s="40"/>
       <c r="B89" s="41" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C89" s="41"/>
       <c r="D89" s="41"/>
       <c r="E89" s="42"/>
       <c r="F89" s="41"/>
       <c r="G89" s="41"/>
       <c r="H89" s="41"/>
       <c r="I89" s="43"/>
     </row>
     <row r="90" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A90" s="34">
         <v>1</v>
       </c>
       <c r="B90" s="34" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C90" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D90" s="34" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E90" s="35" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F90" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G90" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H90" s="34"/>
       <c r="I90" s="33"/>
     </row>
     <row r="91" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A91" s="34">
         <v>2</v>
       </c>
       <c r="B91" s="34" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C91" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D91" s="34" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E91" s="35" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F91" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G91" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H91" s="34"/>
       <c r="I91" s="33"/>
     </row>
     <row r="92" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A92" s="34">
         <v>3</v>
       </c>
       <c r="B92" s="34" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C92" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D92" s="34" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E92" s="35" t="s">
         <v>250</v>
       </c>
       <c r="F92" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G92" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H92" s="34"/>
       <c r="I92" s="33"/>
     </row>
     <row r="93" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A93" s="34">
         <v>4</v>
       </c>
       <c r="B93" s="34" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C93" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D93" s="34" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E93" s="35" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F93" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G93" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H93" s="34"/>
       <c r="I93" s="33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:28" customHeight="1" ht="54.65625" s="2" customFormat="1">
       <c r="A94" s="34">
         <v>5</v>
       </c>
       <c r="B94" s="34" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C94" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D94" s="34" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E94" s="35" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F94" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G94" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H94" s="34"/>
       <c r="I94" s="33"/>
     </row>
     <row r="95" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A95" s="34">
         <v>6</v>
       </c>
       <c r="B95" s="34" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C95" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D95" s="34" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E95" s="35" t="s">
         <v>253</v>
       </c>
       <c r="F95" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G95" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H95" s="34"/>
       <c r="I95" s="33"/>
     </row>
     <row r="96" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A96" s="34">
         <v>7</v>
       </c>
       <c r="B96" s="34" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C96" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D96" s="34" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E96" s="35" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F96" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G96" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H96" s="34"/>
       <c r="I96" s="33"/>
     </row>
     <row r="97" spans="1:28" s="2" customFormat="1">
       <c r="A97" s="40"/>
       <c r="B97" s="41" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C97" s="41"/>
       <c r="D97" s="41"/>
       <c r="E97" s="42"/>
       <c r="F97" s="41"/>
       <c r="G97" s="41"/>
       <c r="H97" s="41"/>
       <c r="I97" s="43"/>
     </row>
     <row r="98" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A98" s="34">
         <v>1</v>
       </c>
       <c r="B98" s="34" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C98" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D98" s="34" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E98" s="35" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F98" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G98" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H98" s="34"/>
       <c r="I98" s="33"/>
     </row>
     <row r="99" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A99" s="34">
         <v>2</v>
       </c>
       <c r="B99" s="34" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C99" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D99" s="34" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E99" s="35" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F99" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G99" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H99" s="34"/>
       <c r="I99" s="33"/>
     </row>
     <row r="100" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A100" s="34">
         <v>3</v>
       </c>
       <c r="B100" s="34" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C100" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D100" s="34" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E100" s="35" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F100" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G100" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H100" s="34"/>
       <c r="I100" s="33"/>
     </row>
     <row r="101" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A101" s="34">
         <v>4</v>
       </c>
       <c r="B101" s="34" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C101" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D101" s="34" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E101" s="35" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F101" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G101" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H101" s="34"/>
       <c r="I101" s="33"/>
     </row>
     <row r="102" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A102" s="34">
         <v>5</v>
       </c>
       <c r="B102" s="34" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C102" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D102" s="34" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E102" s="35" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F102" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G102" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H102" s="34"/>
       <c r="I102" s="33"/>
     </row>
     <row r="103" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A103" s="34">
         <v>6</v>
       </c>
       <c r="B103" s="34" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C103" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D103" s="34" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E103" s="35" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F103" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G103" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H103" s="34"/>
       <c r="I103" s="33"/>
     </row>
     <row r="104" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A104" s="34">
         <v>7</v>
       </c>
       <c r="B104" s="34" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C104" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D104" s="34" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E104" s="35" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F104" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G104" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H104" s="34"/>
       <c r="I104" s="33"/>
     </row>
     <row r="105" spans="1:28" s="2" customFormat="1">
       <c r="A105" s="40"/>
       <c r="B105" s="41" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C105" s="41"/>
       <c r="D105" s="41"/>
       <c r="E105" s="42"/>
       <c r="F105" s="41"/>
       <c r="G105" s="41"/>
       <c r="H105" s="41"/>
       <c r="I105" s="43"/>
     </row>
     <row r="106" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A106" s="34">
         <v>1</v>
       </c>
       <c r="B106" s="34" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C106" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D106" s="34"/>
       <c r="E106" s="35" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F106" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G106" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H106" s="34"/>
       <c r="I106" s="33"/>
     </row>
     <row r="107" spans="1:28" s="2" customFormat="1">
       <c r="I107" s="3"/>
     </row>
     <row r="108" spans="1:28" s="2" customFormat="1">
       <c r="I108" s="3"/>
     </row>
     <row r="109" spans="1:28" s="2" customFormat="1">
       <c r="I109" s="3"/>
     </row>
     <row r="110" spans="1:28" s="2" customFormat="1">
       <c r="I110" s="3"/>
     </row>
     <row r="111" spans="1:28" s="2" customFormat="1">
       <c r="I111" s="3"/>
     </row>