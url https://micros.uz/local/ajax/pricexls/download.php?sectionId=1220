--- v3 (2026-07-11)
+++ v4 (2026-08-25)
@@ -25,88 +25,88 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Z_5FB49946_0718_11D4_8E12_00805FC5CA93_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_9603F171_06DE_11D4_A50C_006008C61068_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_A2829361_0A17_11D4_A4E3_0020AF197D5A_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.FilterData" localSheetId="0">'Каталог'!$B$5:$B$5</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.PrintTitles" localSheetId="0">Каталог!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Каталог'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Оборудование автоматизации и КИП</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 11 июля 2026 23:00</t>
+    <t>Прайс-лист действителен на 26 августа 2026 04:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -141,162 +141,162 @@
   <si>
     <t>ЭНКОДЕР АБСОЛЮТНЫХ ЗНАЧЕНИЙ 25 БИТ 6FX2001-5FP24 СИНХРОННЫЙ С PROFIBUS DP РАБОЧЕЕ НАПРЯЖЕНИЕ 10-30 В СИНХРОФЛАНЦЕВЫЙ С КОЛПАКОМ И РАДИАЛЬНЫМ PG</t>
   </si>
   <si>
     <t>SIMATIC PXO420 K30, СВЕТООТРАЖАЮЩИЙ ДАТЧИК, С ПОЛЯРИЗАЦИОННЫМ ФИЛЬТРОМ, 30X30X15, DC 10-36V, 4M, PNP, ANTIVALENT, 200MA, КАБЕЛЬ 3M PUR, 4X0,14SQMM, IP67</t>
   </si>
   <si>
     <t>ПРИНАДЛЕЖНОСТЬ ДЛЯ 3RG7 -ОТРАЖАТЕЛЯ 84MM</t>
   </si>
   <si>
     <t>Семейство бесконтактных карт Mifare является наиболее широко используемой картой NFC на рынке. Диапазон рабочих частот 13,56 МГц с возможностью чтения/записи. Эти карты имеют толщину 0,84 мм и могут быть напечатаны на большинстве принтеров для пластиковых...</t>
   </si>
   <si>
     <t>Оборудование SIEMENS</t>
   </si>
   <si>
     <t>Логический модуль  LOGO! AM2 RTD</t>
   </si>
   <si>
     <t>SIEMENS</t>
   </si>
   <si>
     <t>6ED1055-1MD00-0BA1</t>
   </si>
   <si>
-    <t>3 721 000,00</t>
+    <t>3 760 000,00</t>
   </si>
   <si>
     <t>12 %</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Логический модуль LOGO! 24 C</t>
   </si>
   <si>
     <t>6ED1052-1CC01-0BA6 D</t>
   </si>
   <si>
     <t>2 809 000,00</t>
   </si>
   <si>
     <t>Логический модуль LOGO! 12/24RC 8DI(4AI) 4DOx Relay</t>
   </si>
   <si>
     <t>6ED1052-1MD00-0BA6 D</t>
   </si>
   <si>
     <t>3 160 000,00</t>
   </si>
   <si>
     <t>Блок питания LOGO! 24V/4 A DC</t>
   </si>
   <si>
     <t>6EP1332-1SH52 D</t>
   </si>
   <si>
     <t>2 683 000,00</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>Базовый стартовый комплект SIMATIC S7-1200 + KP300</t>
   </si>
   <si>
     <t>6AV6651-7HA01-3AA3</t>
   </si>
   <si>
-    <t>16 249 000,00</t>
+    <t>16 424 000,00</t>
   </si>
   <si>
     <t>БАЗОВЫЙ СТАРТОВЫЙ КОМПЛЕКТ S7-1200+KP300 В СОСТАВЕ: ПРОЦЕССОР 1212C AC/DC/RLY, HMI KP300 BASIC MONO PN, ИМИТАТОР ВВОДА, БАЗОВЫЙ КОМПАКТ-ДИСК STEP7, КОМПАКТ-ДИСК С ИНСТРУКЦИЕЙ, ИНФОРМАЦИОННЫЙ МАТЕРИАЛ, СИСТЕМА</t>
   </si>
   <si>
     <t>Базовый стартовый комплект SIMATIC S7-1200</t>
   </si>
   <si>
     <t>6ES7212-1BD33-4YBO</t>
   </si>
   <si>
-    <t>18 663 000,00</t>
+    <t>18 864 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-1200, CPU 1212</t>
   </si>
   <si>
     <t>6ES7212-1AE31-0XB0 D</t>
   </si>
   <si>
     <t>5 801 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-1200, CPU 1214</t>
   </si>
   <si>
     <t>6ES7214-1AG31-0XB0 D</t>
   </si>
   <si>
     <t>9 149 000,00</t>
   </si>
   <si>
     <t>SIMATIC S7-1200, КОМПАКТНОЕ ЦПУ CPU 1214C DC/DC/DC, ВСТРОЕННЫЕ ВХОДЫ/ВЫХОДЫ: 14 DI =24 В; 10 DO =24 В; 2 AI =0 - 10 В, БЛОК ПИТАНИЯ: =20.4 - 28.8 В, ПАМЯТЬ ПРОГРАММЫ/ДАННЫХ: 75 КБ</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 222</t>
   </si>
   <si>
     <t>6ES7212-1AB23-0XB0 D</t>
   </si>
   <si>
     <t>7 204 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 224</t>
   </si>
   <si>
     <t>6ES7214-1AD23-0XB0 D</t>
   </si>
   <si>
     <t>11 310 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-200, CPU 221</t>
   </si>
   <si>
     <t>6ES7211-0BA23-0XB0</t>
   </si>
   <si>
-    <t>3 300 000,00</t>
+    <t>3 336 000,00</t>
   </si>
   <si>
     <t>6ES7214-1AD23-0XB0</t>
   </si>
   <si>
-    <t>7 306 000,00</t>
+    <t>7 385 000,00</t>
   </si>
   <si>
     <t>Центральный процессор SIMATIC S7-300, CPU 315-2DP, 128 КБАЙТ</t>
   </si>
   <si>
     <t>6ES7315-2AG10-0AB0 D</t>
   </si>
   <si>
     <t>31 584 000,00</t>
   </si>
   <si>
     <t>Блок питания SIMATIC S7-1200, PM1207</t>
   </si>
   <si>
     <t>6EP1332-1SH71 D</t>
   </si>
   <si>
     <t>3 269 000,00</t>
   </si>
   <si>
     <t>SIMATIC S7-1200, БЛОК ПИТАНИЯ PM1207, СТАБИЛИЗИРОВАННЫЙ БЛОК ПИТАНИЯ, ВХОД: ~120/230 В, ВЫХОД: =24 В/2,5 A</t>
   </si>
   <si>
     <t>Весовой электронный модуль SIWAREX S7-1200, WP 231</t>
   </si>
@@ -328,571 +328,565 @@
   <si>
     <t>Модуль аналогового ввода SIMATIC S7-1200, SM 1231, 4 AI</t>
   </si>
   <si>
     <t>6ES7231-4HD32-0XB0</t>
   </si>
   <si>
     <t>5 044 000,00</t>
   </si>
   <si>
     <t>Модуль аналогового ввода-вывода SIMATIC S7-1200, SM 1234, 4 AI/2 AO</t>
   </si>
   <si>
     <t>6ES7234-4HE32-0XB0 D</t>
   </si>
   <si>
     <t>7 367 000,00</t>
   </si>
   <si>
     <t>Весовой электронный модуль SIWAREX MS</t>
   </si>
   <si>
     <t>7MH4930-0AA01</t>
   </si>
   <si>
-    <t>11 501 000,00</t>
+    <t>11 625 000,00</t>
   </si>
   <si>
     <t>Модуль ввода аналоговых сигналов S7-200 EM 231, 4 AI</t>
   </si>
   <si>
     <t>6ES7231-0HC22-0XA0 D</t>
   </si>
   <si>
     <t>6 727 000,00</t>
   </si>
   <si>
     <t>Модуль ввода дискретных сигналов S7-200, EM 221, 16 DI</t>
   </si>
   <si>
     <t>6ES7221-1BH22-0XA0</t>
   </si>
   <si>
-    <t>2 761 000,00</t>
+    <t>2 789 000,00</t>
   </si>
   <si>
     <t>Модуль ввода дискретных сигналов S7-200, EM 221, 8 DI</t>
   </si>
   <si>
     <t>6ES7221-1BF22-0XA0</t>
   </si>
   <si>
-    <t>2 074 000,00</t>
+    <t>2 096 000,00</t>
   </si>
   <si>
     <t>Модуль ввода-вывода дискретных сигналов S7-200, EM 223, 16 DI, 16DO</t>
   </si>
   <si>
     <t>6ES7223-1BL22-0XA0</t>
   </si>
   <si>
-    <t>6 565 000,00</t>
+    <t>6 634 000,00</t>
   </si>
   <si>
     <t>Модуль аналогового вывода SIMATIC S7-200, EM 232, 4 AO</t>
   </si>
   <si>
     <t>6ES7232-OHD22-0XA0 D</t>
   </si>
   <si>
     <t>5 409 000,00</t>
   </si>
   <si>
     <t>Модуль вывода аналоговых сигналов S7-300, SM 332, 2 AO</t>
   </si>
   <si>
     <t>6ES7332-5HB01-0AB0</t>
   </si>
   <si>
-    <t>10 326 000,00</t>
+    <t>10 437 000,00</t>
   </si>
   <si>
     <t>CP-карта (CARDBUS, 32 бита) для подключения PG (программатора) или ноутбука к сети PROFIBUS или MPI</t>
   </si>
   <si>
     <t>6GK1551-2AA00</t>
   </si>
   <si>
-    <t>24 014 000,00</t>
+    <t>24 272 000,00</t>
   </si>
   <si>
     <t>********** запасная часть ********* коммуникационный процессор CP 5512 PC карта (Cardbus, 32-bit) для подключения PG или ноутбука к PROFIBUS или MPI.
  Источник: https://spectrprom.ru/product/siemens-6gk1551-2aa00</t>
   </si>
   <si>
     <t>Кабель для 64-канальных модулей соединительный</t>
   </si>
   <si>
     <t>6ES7392-4BB00-0AA0</t>
   </si>
   <si>
-    <t>1 273 000,00</t>
+    <t>1 287 000,00</t>
   </si>
   <si>
     <t>Модуль ввода-вывода дискретных сигналов LOGO! DM8</t>
   </si>
   <si>
     <t>6ED1055-1FB00-0BA1</t>
   </si>
   <si>
-    <t>2 547 000,00</t>
+    <t>2 575 000,00</t>
   </si>
   <si>
     <t>Штекер для подключения электрического кабеля PROFIBUS к SIMATIC PC/ OP/ OLM; SIMATIC NET</t>
   </si>
   <si>
     <t>6GK1500-0FC10</t>
   </si>
   <si>
-    <t>1 306 000,00</t>
+    <t>1 321 000,00</t>
   </si>
   <si>
     <t>40-полюсный фронтальный соединитель для сигнальных модулей SIMATIC S7-300</t>
   </si>
   <si>
     <t>6ES7392-1AM00-0AA0_T</t>
   </si>
   <si>
     <t>707 000,00</t>
   </si>
   <si>
     <t>Оборудование SCHNEIDER</t>
   </si>
   <si>
     <t>Программируемый логический контроллер TWDLMDA20DTK</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>TWDLMDA20DTK</t>
   </si>
   <si>
-    <t>8 281 000,00</t>
+    <t>8 370 000,00</t>
   </si>
   <si>
     <t>Кабель для подключения ПЛК через конвертор RS485 (2,5м)</t>
   </si>
   <si>
     <t>TSXCRJMD25</t>
   </si>
   <si>
-    <t>2 372 000,00</t>
+    <t>2 396 000,00</t>
   </si>
   <si>
     <t>Конвертор USB – RS485</t>
   </si>
   <si>
     <t>TSXCUSB485K</t>
   </si>
   <si>
-    <t>2 805 000,00</t>
+    <t>2 835 000,00</t>
   </si>
   <si>
     <t>Модуль расширения вывода дискретных сигналов 8O, клем.блок</t>
   </si>
   <si>
     <t>TM2DDO8TT</t>
   </si>
   <si>
-    <t>2 934 000,00</t>
+    <t>2 965 000,00</t>
   </si>
   <si>
     <t>Модуль расширения ввода дискретных сигналов, 24VDC, 16I</t>
   </si>
   <si>
     <t>TM2DDI16DT</t>
   </si>
   <si>
-    <t>4 220 000,00</t>
+    <t>4 264 000,00</t>
   </si>
   <si>
     <t>Модуль расширения ввода-вывода дискретных сигналов SR XT 14 I-O 24 VDC</t>
   </si>
   <si>
     <t>SR3XT141BD</t>
   </si>
   <si>
-    <t>2 053 000,00</t>
+    <t>2 076 000,00</t>
   </si>
   <si>
     <t>Одиночная лицензия VJD, без кабеля V6.2</t>
   </si>
   <si>
     <t>VJDSNDTGSV61M</t>
   </si>
   <si>
-    <t>1 221 000,00</t>
+    <t>1 235 000,00</t>
   </si>
   <si>
     <t>Устройства HMI</t>
   </si>
   <si>
     <t>Текстовая консоль TD 200 для S7-200, SIMATIC S7, 2х строчный</t>
   </si>
   <si>
     <t>6ES7272-0AA30-0YA1</t>
   </si>
   <si>
-    <t>4 213 000,00</t>
+    <t>4 258 000,00</t>
   </si>
   <si>
     <t>Сенсорная монохромная панель 3.4'' Б/Р/К</t>
   </si>
   <si>
     <t>HMISTO512</t>
   </si>
   <si>
-    <t>4 222 000,00</t>
+    <t>4 268 000,00</t>
   </si>
   <si>
     <t>Сенсорная цветная панель 3.5''</t>
   </si>
   <si>
     <t>HMISTU655</t>
   </si>
   <si>
-    <t>9 154 000,00</t>
+    <t>9 253 000,00</t>
   </si>
   <si>
     <t>Сенсорная монохромная панель 3.4'' З/О/К</t>
   </si>
   <si>
     <t>HMISTO511</t>
   </si>
   <si>
     <t>Базовая панель оператора SIMATIC KTP400 basic mono PN 3,8'', с монохромным STN-дисплеем</t>
   </si>
   <si>
     <t>6AV6647-0AA11-3AX0</t>
   </si>
   <si>
     <t>5 943 000,00</t>
   </si>
   <si>
     <t>Панель оператора для SIMATIC S7-200, 3" ЖК-дисплей с внутренней подсветкой и графическими возможностями, SIMATIC OP 73MICRO</t>
   </si>
   <si>
     <t>6AV6640-0BA11-0AX0</t>
   </si>
   <si>
-    <t>7 463 000,00</t>
+    <t>7 543 000,00</t>
   </si>
   <si>
     <t>Сенсорная панель TP177B SIMATIC</t>
   </si>
   <si>
     <t>6AV6642-0BA01-1AX0</t>
   </si>
   <si>
     <t>50 661 000,00</t>
   </si>
   <si>
     <t>КИП</t>
   </si>
   <si>
     <t>Лазерный дальномер LDM41 ASTECH</t>
   </si>
   <si>
     <t>LDM41A/RS422</t>
   </si>
   <si>
-    <t>32 251 000,00</t>
+    <t>32 550 000,00</t>
   </si>
   <si>
     <t>Датчик абсолютного значения 25 бит с profibus dp, 10-30V</t>
   </si>
   <si>
     <t>6FX2001-5FP24</t>
   </si>
   <si>
-    <t>17 903 000,00</t>
+    <t>18 095 000,00</t>
   </si>
   <si>
     <t>Оптический бесконтактный датчик положения отражающего действия 30х30х15</t>
   </si>
   <si>
     <t>3RG7011-0CC00</t>
   </si>
   <si>
-    <t>2 744 000,00</t>
+    <t>2 774 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3RG7 -отражателя 84мм</t>
   </si>
   <si>
     <t>3RX7916-0AA01</t>
   </si>
   <si>
-    <t>410 000,00</t>
+    <t>415 000,00</t>
   </si>
   <si>
     <t>Штекер для Датчика уровня DOL-1205-W05M SICK</t>
   </si>
   <si>
     <t>380 000,00</t>
   </si>
   <si>
     <t>Монтажные элементы</t>
   </si>
   <si>
     <t>Патрон, BA 9S, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1A</t>
   </si>
   <si>
-    <t>83 000,00</t>
+    <t>84 000,00</t>
   </si>
   <si>
     <t>Розетка SCHUKO 16A 3-полюсная</t>
   </si>
   <si>
     <t>5TE6800</t>
   </si>
   <si>
-    <t>237 000,00</t>
+    <t>239 000,00</t>
   </si>
   <si>
     <t>Втычное реле 2CO 15мм; 24V DC</t>
   </si>
   <si>
     <t>LZX:RT4-24024</t>
   </si>
   <si>
-    <t>101 000,00</t>
+    <t>102 000,00</t>
   </si>
   <si>
     <t>Втычное реле 2CO 15мм; 230V AC</t>
   </si>
   <si>
     <t>LZX:RT4-24730</t>
   </si>
   <si>
-    <t>161 000,00</t>
+    <t>163 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент грибовидная кнопка с фиксацией, 40мм, защита, красная</t>
   </si>
   <si>
     <t>3SB3000-1HA20</t>
   </si>
   <si>
     <t>291 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 24V UC, зеленый, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1PC</t>
   </si>
   <si>
-    <t>108 000,00</t>
+    <t>109 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 24V UC, красный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1PB</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 230V AC, красный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1RB</t>
   </si>
   <si>
-    <t>227 000,00</t>
+    <t>229 000,00</t>
   </si>
   <si>
     <t>Держатель лампы со встроенным светодиодом 230V AC, зеленый, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-1RC</t>
   </si>
   <si>
     <t>175 000,00</t>
   </si>
   <si>
     <t>Индикатор звука, IP 65 черная, непрерывный тон (2.4 KHZ)</t>
   </si>
   <si>
     <t>3SB3233-7BA10</t>
   </si>
   <si>
-    <t>780 000,00</t>
+    <t>788 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент кнопка с подсветкой высокая зеленая</t>
   </si>
   <si>
     <t>3SB3001-0BA41</t>
   </si>
   <si>
-    <t>135 000,00</t>
+    <t>136 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент кнопка с подсветкой высокая красная</t>
   </si>
   <si>
     <t>3SB3001-0BA21</t>
   </si>
   <si>
-    <t>132 000,00</t>
+    <t>134 000,00</t>
   </si>
   <si>
     <t>Контактный блок с 1 контактом, 1НO, 1-полюсный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-0B</t>
   </si>
   <si>
     <t>77 000,00</t>
   </si>
   <si>
     <t>Контактный блок с 1 контактом, 1НЗ, 1-полюсный, винтовые зажимы</t>
   </si>
   <si>
     <t>3SB3400-0C</t>
   </si>
   <si>
-    <t>86 000,00</t>
+    <t>87 000,00</t>
   </si>
   <si>
     <t>Насадка, круглая линза для сигнальной лампы с держателем зеленая</t>
   </si>
   <si>
     <t>3SB3001-6AA40</t>
   </si>
   <si>
     <t>Насадка, круглая линза для сигнальной лампы с держателем красная</t>
   </si>
   <si>
     <t>3SB3001-6AA20</t>
   </si>
   <si>
-    <t>87 000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Модуль компактного втычного реле 24 В DC, 2CO, красный светодиодный модуль, с изоляцией контактов</t>
   </si>
   <si>
     <t>LZS:RT4-B4L24</t>
   </si>
   <si>
-    <t>288 000,00</t>
+    <t>293 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент переключатель с подсветкой I-O-II с фиксацией зеленый</t>
   </si>
   <si>
     <t>3SB3001-2DA41</t>
   </si>
   <si>
-    <t>199 000,00</t>
+    <t>201 000,00</t>
   </si>
   <si>
     <t>Исполнительный элемент переключатель, O-I с фиксацией черный</t>
   </si>
   <si>
     <t>3SB3000-2KA11</t>
   </si>
   <si>
-    <t>201 000,00</t>
+    <t>203 000,00</t>
   </si>
   <si>
     <t>Переключатель ВКЛ/ВЫКЛ кнопка с держателем, с подсветкой, красная-зеленая зеленая/красная</t>
   </si>
   <si>
     <t>3SB3101-8BC21</t>
   </si>
   <si>
-    <t>239 000,00</t>
+    <t>242 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3SB1 звуковой конвертор для звукового устройства</t>
   </si>
   <si>
     <t>3SB1902-2BN</t>
   </si>
   <si>
-    <t>325 000,00</t>
+    <t>330 000,00</t>
   </si>
   <si>
     <t xml:space="preserve">Принадлежность для 3SB3 держатель для защелкивания трех элементов </t>
   </si>
   <si>
     <t>3SB3901-0AB</t>
   </si>
   <si>
     <t>5 000,00</t>
   </si>
   <si>
     <t>Принадлежность для 3SB3 держатель для защелкивания трех элементов с нажимающей частью</t>
   </si>
   <si>
     <t>3SB3901-0AC</t>
   </si>
   <si>
     <t>6 000,00</t>
   </si>
   <si>
     <t>Соединитель для подключения к PROFIBUS, до 12 МБит/С, SIMATIC DP</t>
   </si>
   <si>
     <t>6ES7972-0BB12-0XA0</t>
   </si>
   <si>
-    <t>1 500 000,00</t>
+    <t>1 517 000,00</t>
   </si>
   <si>
     <t>Терминальный элемент для подключения 1 кабеля диаметром 4-13mm, упаковка из 2 штук</t>
   </si>
   <si>
     <t>6ES7390-5CA00-0AA0</t>
   </si>
   <si>
-    <t>226 000,00</t>
+    <t>228 000,00</t>
   </si>
   <si>
     <t>Устройство звукового сигнала 24V DC, IP 40, черный корпус</t>
   </si>
   <si>
     <t>3SB3000-7AA10</t>
   </si>
   <si>
-    <t>200 000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Элемент подключения экранов соединительных кабелей SIMATIC S7-300</t>
   </si>
   <si>
     <t>6ES7390-5AA00-0AA0</t>
   </si>
   <si>
-    <t>330 000,00</t>
+    <t>334 000,00</t>
   </si>
   <si>
     <t>Системы безопасности, СКУД</t>
   </si>
   <si>
     <t>Карты, брелоки доступа</t>
   </si>
   <si>
     <t>Карточка доступа с магнитной полосой HiCo</t>
   </si>
   <si>
     <t>Card-HiCo_Magnetic</t>
   </si>
   <si>
     <t>11 000,00</t>
   </si>
   <si>
     <t>Карточка доступа с магнитной полосой LoCo</t>
   </si>
   <si>
     <t>Card-LoCo_Magnetic</t>
   </si>
   <si>
     <t>7 000,00</t>
   </si>
@@ -8988,753 +8982,753 @@
         <v>227</v>
       </c>
       <c r="F75" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G75" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H75" s="34"/>
       <c r="I75" s="33"/>
     </row>
     <row r="76" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A76" s="34">
         <v>16</v>
       </c>
       <c r="B76" s="34" t="s">
         <v>230</v>
       </c>
       <c r="C76" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D76" s="34" t="s">
         <v>231</v>
       </c>
       <c r="E76" s="35" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F76" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G76" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H76" s="34"/>
       <c r="I76" s="33"/>
     </row>
     <row r="77" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A77" s="34">
         <v>17</v>
       </c>
       <c r="B77" s="34" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C77" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D77" s="34" t="s">
+        <v>233</v>
+      </c>
+      <c r="E77" s="35" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="F77" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G77" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H77" s="34"/>
       <c r="I77" s="33"/>
     </row>
     <row r="78" spans="1:28" customHeight="1" ht="73.18125" s="2" customFormat="1">
       <c r="A78" s="34">
         <v>18</v>
       </c>
       <c r="B78" s="34" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C78" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D78" s="34" t="s">
+        <v>236</v>
+      </c>
+      <c r="E78" s="35" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="F78" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G78" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H78" s="34"/>
       <c r="I78" s="33"/>
     </row>
     <row r="79" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A79" s="34">
         <v>19</v>
       </c>
       <c r="B79" s="34" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C79" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D79" s="34" t="s">
+        <v>239</v>
+      </c>
+      <c r="E79" s="35" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F79" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G79" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H79" s="34"/>
       <c r="I79" s="33"/>
     </row>
     <row r="80" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A80" s="34">
         <v>20</v>
       </c>
       <c r="B80" s="34" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C80" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D80" s="34" t="s">
+        <v>242</v>
+      </c>
+      <c r="E80" s="35" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F80" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G80" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H80" s="34"/>
       <c r="I80" s="33"/>
     </row>
     <row r="81" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A81" s="34">
         <v>21</v>
       </c>
       <c r="B81" s="34" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C81" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D81" s="34" t="s">
+        <v>245</v>
+      </c>
+      <c r="E81" s="35" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="F81" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G81" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H81" s="34"/>
       <c r="I81" s="33"/>
     </row>
     <row r="82" spans="1:28" customHeight="1" ht="43.25625" s="2" customFormat="1">
       <c r="A82" s="34">
         <v>22</v>
       </c>
       <c r="B82" s="34" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C82" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D82" s="34" t="s">
+        <v>248</v>
+      </c>
+      <c r="E82" s="35" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="F82" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G82" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H82" s="34"/>
       <c r="I82" s="33"/>
     </row>
     <row r="83" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A83" s="34">
         <v>23</v>
       </c>
       <c r="B83" s="34" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C83" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D83" s="34" t="s">
+        <v>251</v>
+      </c>
+      <c r="E83" s="35" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F83" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G83" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H83" s="34"/>
       <c r="I83" s="33"/>
     </row>
     <row r="84" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A84" s="34">
         <v>24</v>
       </c>
       <c r="B84" s="34" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C84" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D84" s="34" t="s">
+        <v>254</v>
+      </c>
+      <c r="E84" s="35" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="F84" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G84" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H84" s="34"/>
       <c r="I84" s="33"/>
     </row>
     <row r="85" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A85" s="34">
         <v>25</v>
       </c>
       <c r="B85" s="34" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C85" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D85" s="34" t="s">
+        <v>257</v>
+      </c>
+      <c r="E85" s="35" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F85" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G85" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H85" s="34"/>
       <c r="I85" s="33"/>
     </row>
     <row r="86" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A86" s="34">
         <v>26</v>
       </c>
       <c r="B86" s="34" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C86" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D86" s="34" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E86" s="35" t="s">
-        <v>262</v>
+        <v>240</v>
       </c>
       <c r="F86" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G86" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H86" s="34"/>
       <c r="I86" s="33"/>
     </row>
     <row r="87" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A87" s="34">
         <v>27</v>
       </c>
       <c r="B87" s="34" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C87" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D87" s="34" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E87" s="35" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F87" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G87" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H87" s="34"/>
       <c r="I87" s="33"/>
     </row>
     <row r="88" spans="1:28" s="2" customFormat="1">
       <c r="A88" s="37"/>
       <c r="B88" s="38" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C88" s="38"/>
       <c r="D88" s="38"/>
       <c r="E88" s="39"/>
       <c r="F88" s="38"/>
       <c r="G88" s="38"/>
       <c r="H88" s="38"/>
       <c r="I88" s="32"/>
     </row>
     <row r="89" spans="1:28" s="2" customFormat="1">
       <c r="A89" s="40"/>
       <c r="B89" s="41" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C89" s="41"/>
       <c r="D89" s="41"/>
       <c r="E89" s="42"/>
       <c r="F89" s="41"/>
       <c r="G89" s="41"/>
       <c r="H89" s="41"/>
       <c r="I89" s="43"/>
     </row>
     <row r="90" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A90" s="34">
         <v>1</v>
       </c>
       <c r="B90" s="34" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C90" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D90" s="34" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E90" s="35" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="F90" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G90" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H90" s="34"/>
       <c r="I90" s="33"/>
     </row>
     <row r="91" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A91" s="34">
         <v>2</v>
       </c>
       <c r="B91" s="34" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C91" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D91" s="34" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E91" s="35" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F91" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G91" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H91" s="34"/>
       <c r="I91" s="33"/>
     </row>
     <row r="92" spans="1:28" customHeight="1" ht="56.4375" s="2" customFormat="1">
       <c r="A92" s="34">
         <v>3</v>
       </c>
       <c r="B92" s="34" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C92" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D92" s="34" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E92" s="35" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F92" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G92" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H92" s="34"/>
       <c r="I92" s="33"/>
     </row>
     <row r="93" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A93" s="34">
         <v>4</v>
       </c>
       <c r="B93" s="34" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C93" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D93" s="34" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="E93" s="35" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="F93" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G93" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H93" s="34"/>
       <c r="I93" s="33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:28" customHeight="1" ht="54.65625" s="2" customFormat="1">
       <c r="A94" s="34">
         <v>5</v>
       </c>
       <c r="B94" s="34" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C94" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D94" s="34" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="E94" s="35" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="F94" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G94" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H94" s="34"/>
       <c r="I94" s="33"/>
     </row>
     <row r="95" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A95" s="34">
         <v>6</v>
       </c>
       <c r="B95" s="34" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C95" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D95" s="34" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E95" s="35" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="F95" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G95" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H95" s="34"/>
       <c r="I95" s="33"/>
     </row>
     <row r="96" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A96" s="34">
         <v>7</v>
       </c>
       <c r="B96" s="34" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C96" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D96" s="34" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="E96" s="35" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="F96" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G96" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H96" s="34"/>
       <c r="I96" s="33"/>
     </row>
     <row r="97" spans="1:28" s="2" customFormat="1">
       <c r="A97" s="40"/>
       <c r="B97" s="41" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C97" s="41"/>
       <c r="D97" s="41"/>
       <c r="E97" s="42"/>
       <c r="F97" s="41"/>
       <c r="G97" s="41"/>
       <c r="H97" s="41"/>
       <c r="I97" s="43"/>
     </row>
     <row r="98" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A98" s="34">
         <v>1</v>
       </c>
       <c r="B98" s="34" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C98" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D98" s="34" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E98" s="35" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="F98" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G98" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H98" s="34"/>
       <c r="I98" s="33"/>
     </row>
     <row r="99" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A99" s="34">
         <v>2</v>
       </c>
       <c r="B99" s="34" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C99" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D99" s="34" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="E99" s="35" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="F99" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G99" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H99" s="34"/>
       <c r="I99" s="33"/>
     </row>
     <row r="100" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A100" s="34">
         <v>3</v>
       </c>
       <c r="B100" s="34" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C100" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D100" s="34" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E100" s="35" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G100" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H100" s="34"/>
       <c r="I100" s="33"/>
     </row>
     <row r="101" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A101" s="34">
         <v>4</v>
       </c>
       <c r="B101" s="34" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C101" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D101" s="34" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E101" s="35" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F101" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G101" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H101" s="34"/>
       <c r="I101" s="33"/>
     </row>
     <row r="102" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A102" s="34">
         <v>5</v>
       </c>
       <c r="B102" s="34" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C102" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D102" s="34" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E102" s="35" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="F102" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G102" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H102" s="34"/>
       <c r="I102" s="33"/>
     </row>
     <row r="103" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A103" s="34">
         <v>6</v>
       </c>
       <c r="B103" s="34" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C103" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D103" s="34" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="E103" s="35" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="F103" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G103" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H103" s="34"/>
       <c r="I103" s="33"/>
     </row>
     <row r="104" spans="1:28" customHeight="1" ht="55.0125" s="2" customFormat="1">
       <c r="A104" s="34">
         <v>7</v>
       </c>
       <c r="B104" s="34" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C104" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D104" s="34" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="E104" s="35" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="F104" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G104" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H104" s="34"/>
       <c r="I104" s="33"/>
     </row>
     <row r="105" spans="1:28" s="2" customFormat="1">
       <c r="A105" s="40"/>
       <c r="B105" s="41" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C105" s="41"/>
       <c r="D105" s="41"/>
       <c r="E105" s="42"/>
       <c r="F105" s="41"/>
       <c r="G105" s="41"/>
       <c r="H105" s="41"/>
       <c r="I105" s="43"/>
     </row>
     <row r="106" spans="1:28" customHeight="1" ht="74.25" s="2" customFormat="1">
       <c r="A106" s="34">
         <v>1</v>
       </c>
       <c r="B106" s="34" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C106" s="34" t="s">
         <v>28</v>
       </c>
       <c r="D106" s="34"/>
       <c r="E106" s="35" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G106" s="36" t="s">
         <v>32</v>
       </c>
       <c r="H106" s="34"/>
       <c r="I106" s="33"/>
     </row>
     <row r="107" spans="1:28" s="2" customFormat="1">
       <c r="I107" s="3"/>
     </row>
     <row r="108" spans="1:28" s="2" customFormat="1">
       <c r="I108" s="3"/>
     </row>
     <row r="109" spans="1:28" s="2" customFormat="1">
       <c r="I109" s="3"/>
     </row>
     <row r="110" spans="1:28" s="2" customFormat="1">
       <c r="I110" s="3"/>
     </row>
     <row r="111" spans="1:28" s="2" customFormat="1">
       <c r="I111" s="3"/>
     </row>