--- v2 (2026-02-12)
+++ v3 (2026-04-04)
@@ -61,51 +61,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 12 февраля 2026 15:00</t>
+    <t>Прайс-лист действителен на 05 апреля 2026 03:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
@@ -121,67 +121,67 @@
   <si>
     <t>CARESTREAM</t>
   </si>
   <si>
     <t>CR Cassette / GP / 14 x 17 in</t>
   </si>
   <si>
     <t>10 630 000,00</t>
   </si>
   <si>
     <t>12 %</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>Медицинская рентгеновская синечувствительная пленка CP-BUM, размером: 30х40 см, в упаковке по 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">AGFA </t>
   </si>
   <si>
     <t>Пленка-рент 30x40 CP-BUM AGFA</t>
   </si>
   <si>
-    <t>1 190 000,00</t>
-[...2 lines deleted...]
-    <t>В наличии</t>
+    <t>Цена договорная</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>Пленка  рентген 28x35 см/125 л Carestream DryView DVB+Laser Imaging Film</t>
   </si>
   <si>
     <t>DryView DVB+Laser Imaging Film, 28x35 cm</t>
   </si>
   <si>
     <t>2 465 000,00</t>
+  </si>
+  <si>
+    <t>В наличии</t>
   </si>
   <si>
     <t>Пленка  рентген 35х43 см/125 л Carestream DryView DVB+Laser Imaging Film</t>
   </si>
   <si>
     <t>DryView DVB 35x43cm</t>
   </si>
   <si>
     <t>4 144 000,00</t>
   </si>
   <si>
     <t>DryView DVB+Laser Imaging Film, 35x43 cm</t>
   </si>
   <si>
     <t>Кассета 30x40MX CASS W/Blue 200SCRN Carestream</t>
   </si>
   <si>
     <t>30x40MX CASS W/Blue 200SCRN</t>
   </si>
   <si>
     <t>5 844 000,00</t>
   </si>
   <si>
     <t>Кассета медицинская диагностическая Carestream CR Cassette для систем диагностической радиографии (24x30см)</t>
   </si>
@@ -1685,379 +1685,379 @@
         <v>20</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="33"/>
     </row>
     <row r="8" spans="1:28" customHeight="1" ht="20" s="3" customFormat="1">
       <c r="A8" s="22">
         <v>2</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="27" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="30" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="33" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A9" s="22">
         <v>3</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="27" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="33" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A10" s="22">
         <v>4</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H10" s="22"/>
       <c r="I10" s="33" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A11" s="22">
         <v>5</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="22" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="27" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="33"/>
     </row>
     <row r="12" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A12" s="22">
         <v>6</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H12" s="22"/>
       <c r="I12" s="33"/>
     </row>
     <row r="13" spans="1:28" customHeight="1" ht="20" s="3" customFormat="1">
       <c r="A13" s="22">
         <v>7</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="27" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:28" customHeight="1" ht="46.588235294118" s="3" customFormat="1">
       <c r="A14" s="22">
         <v>8</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="27" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H14" s="22"/>
       <c r="I14" s="33" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="3" customFormat="1">
       <c r="A15" s="20"/>
       <c r="B15" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="26"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="32"/>
     </row>
     <row r="16" spans="1:28" customHeight="1" ht="73.406804733728" s="3" customFormat="1">
       <c r="A16" s="22">
         <v>1</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="22" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="27" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H16" s="22"/>
       <c r="I16" s="33"/>
     </row>
     <row r="17" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A17" s="22">
         <v>2</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H17" s="22"/>
       <c r="I17" s="33"/>
     </row>
     <row r="18" spans="1:28" s="3" customFormat="1">
       <c r="A18" s="20"/>
       <c r="B18" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="26"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="32"/>
     </row>
     <row r="19" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A19" s="22">
         <v>1</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="27" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H19" s="22"/>
       <c r="I19" s="33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:28" customHeight="1" ht="73.418287937743" s="3" customFormat="1">
       <c r="A20" s="22">
         <v>2</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="27" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H20" s="22"/>
       <c r="I20" s="33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:28" s="3" customFormat="1">
       <c r="A21" s="20"/>
       <c r="B21" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="26"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="32"/>
     </row>
     <row r="22" spans="1:28" customHeight="1" ht="54.160714285714" s="3" customFormat="1">
       <c r="A22" s="22">
         <v>1</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="27" t="s">
         <v>67</v>
       </c>
       <c r="F22" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="30" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H22" s="22"/>
       <c r="I22" s="33"/>
     </row>
     <row r="23" spans="1:28" s="3" customFormat="1"/>
     <row r="24" spans="1:28" s="3" customFormat="1"/>
     <row r="25" spans="1:28" s="3" customFormat="1"/>
     <row r="26" spans="1:28" s="3" customFormat="1"/>
     <row r="27" spans="1:28" s="3" customFormat="1"/>
     <row r="28" spans="1:28" s="3" customFormat="1"/>
     <row r="29" spans="1:28" s="3" customFormat="1"/>
     <row r="30" spans="1:28" s="3" customFormat="1"/>
     <row r="31" spans="1:28" s="3" customFormat="1"/>
     <row r="32" spans="1:28" s="3" customFormat="1"/>
     <row r="33" spans="1:28" s="3" customFormat="1"/>
     <row r="34" spans="1:28" s="2" customFormat="1">
       <c r="I34" s="3"/>
     </row>
     <row r="35" spans="1:28" s="2" customFormat="1">
       <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:28" s="2" customFormat="1">
       <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:28" s="2" customFormat="1">