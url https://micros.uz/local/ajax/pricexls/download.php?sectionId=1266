--- v3 (2026-04-04)
+++ v4 (2026-05-24)
@@ -61,51 +61,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 05 апреля 2026 03:00</t>
+    <t>Прайс-лист действителен на 24 мая 2026 21:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>