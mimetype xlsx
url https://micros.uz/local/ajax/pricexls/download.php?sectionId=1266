--- v4 (2026-05-24)
+++ v5 (2026-07-09)
@@ -61,51 +61,51 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 24 мая 2026 21:00</t>
+    <t>Прайс-лист действителен на 09 июля 2026 23:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>