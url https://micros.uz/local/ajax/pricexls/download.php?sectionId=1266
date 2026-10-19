--- v5 (2026-07-09)
+++ v6 (2026-10-19)
@@ -24,269 +24,307 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Z_5FB49946_0718_11D4_8E12_00805FC5CA93_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_9603F171_06DE_11D4_A50C_006008C61068_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_A2829361_0A17_11D4_A4E3_0020AF197D5A_.wvu.Rows" localSheetId="0">Каталог!#REF!,Каталог!#REF!</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.FilterData" localSheetId="0">'Каталог'!$B$5:$B$5</definedName>
     <definedName name="Z_D753BA5C_D20F_450E_81DF_DADC9F160808_.wvu.PrintTitles" localSheetId="0">Каталог!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Каталог'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Медицинское оборудование и изделия</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Телефон: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+998 (71) 200-34-34</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Электронная почта: </t>
   </si>
   <si>
     <t>info@micros.uz</t>
   </si>
   <si>
-    <t>Прайс-лист действителен на 09 июля 2026 23:00</t>
+    <t>Прайс-лист действителен на 15 октября 2026 23:00</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Вендор</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t xml:space="preserve">Цена в сумах </t>
   </si>
   <si>
     <t>%НДС</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Рентген-пленка и др.</t>
   </si>
   <si>
+    <t>Пленка термографическая DT 5 B 20x25 Agfa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGFA </t>
+  </si>
+  <si>
+    <t>DRYSTAR 20х25</t>
+  </si>
+  <si>
+    <t>1 407 000,00</t>
+  </si>
+  <si>
+    <t>12 %</t>
+  </si>
+  <si>
+    <t>В наличии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ Термографическая пленка Agfa Drystar DT5B Agfa N.V., Бельгия&amp;nbsp;- предназначена для печати высококачественных цифровых рентгенографических изображений при помощи термографических принтеров.
+ </t>
+  </si>
+  <si>
+    <t>Пленка термографическая DT 5 B 28x35 Agfa</t>
+  </si>
+  <si>
+    <t>DRYSTAR 28х35</t>
+  </si>
+  <si>
+    <t>2 733 000,00</t>
+  </si>
+  <si>
+    <t>Пленка термографическая DT 5 B 25x30 Agfa</t>
+  </si>
+  <si>
+    <t>DRYSTAR 25х30</t>
+  </si>
+  <si>
+    <t>2 114 000,00</t>
+  </si>
+  <si>
+    <t>Пленка термографическая DT 5 B 35x43 Agfa</t>
+  </si>
+  <si>
+    <t>DryView DVB 35x43cm</t>
+  </si>
+  <si>
+    <t>3 959 000,00</t>
+  </si>
+  <si>
     <t>Кассета медицинская диагностическая Carestream CR Cassette для систем диагностической радиографии 14x17''(35x43см)</t>
   </si>
   <si>
     <t>CARESTREAM</t>
   </si>
   <si>
     <t>CR Cassette / GP / 14 x 17 in</t>
   </si>
   <si>
     <t>10 630 000,00</t>
   </si>
   <si>
-    <t>12 %</t>
-[...1 lines deleted...]
-  <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>Медицинская рентгеновская синечувствительная пленка CP-BUM, размером: 30х40 см, в упаковке по 100 листов</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">AGFA </t>
   </si>
   <si>
     <t>Пленка-рент 30x40 CP-BUM AGFA</t>
   </si>
   <si>
     <t>Цена договорная</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>Пленка  рентген 28x35 см/125 л Carestream DryView DVB+Laser Imaging Film</t>
   </si>
   <si>
     <t>DryView DVB+Laser Imaging Film, 28x35 cm</t>
   </si>
   <si>
     <t>2 465 000,00</t>
   </si>
   <si>
-    <t>В наличии</t>
-[...1 lines deleted...]
-  <si>
     <t>Пленка  рентген 35х43 см/125 л Carestream DryView DVB+Laser Imaging Film</t>
   </si>
   <si>
-    <t>DryView DVB 35x43cm</t>
-[...1 lines deleted...]
-  <si>
     <t>4 144 000,00</t>
   </si>
   <si>
     <t>DryView DVB+Laser Imaging Film, 35x43 cm</t>
   </si>
   <si>
     <t>Кассета 30x40MX CASS W/Blue 200SCRN Carestream</t>
   </si>
   <si>
     <t>30x40MX CASS W/Blue 200SCRN</t>
   </si>
   <si>
     <t>5 844 000,00</t>
   </si>
   <si>
     <t>Кассета медицинская диагностическая Carestream CR Cassette для систем диагностической радиографии (24x30см)</t>
   </si>
   <si>
     <t>CR Cassette / GP / 24 x 30 cm</t>
   </si>
   <si>
     <t>11 250 000,00</t>
   </si>
   <si>
+    <t>Экран медицинский рентгеновский гибкий для систем цифровой радиографии GP-2 24х30 см</t>
+  </si>
+  <si>
+    <t>Flexible Phosphor Screen GP-2 24x30 cm</t>
+  </si>
+  <si>
+    <t>9 116 000,00</t>
+  </si>
+  <si>
     <t>Фиксаж ручной Retina XPF Fixer,  1x15 л</t>
   </si>
   <si>
     <t>Фиксаж руч. Retina XPF Fixer,  1x15 л</t>
   </si>
   <si>
     <t>274 000,00</t>
   </si>
   <si>
-    <t>Экран медицинский рентгеновский гибкий для систем цифровой радиографии GP-2 24х30 см</t>
-[...7 lines deleted...]
-  <si>
     <t>УЗИ аппарты</t>
   </si>
   <si>
     <t>УЗИ аппарат DP-4900 с двумя датчиками</t>
   </si>
   <si>
     <t>MINDRAY</t>
   </si>
   <si>
     <t>DP-4900 (2sensor)</t>
   </si>
   <si>
     <t>111 251 000,00</t>
   </si>
   <si>
     <t>УЗИ 3D-система с цветным допплером G-70 (3 датчика), стационарная, Emperor Medical</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>3D-G70-3sensor</t>
   </si>
   <si>
     <t>274 934 000,00</t>
   </si>
   <si>
     <t>Анализаторы медицинские</t>
   </si>
   <si>
+    <t>Мочевой анализатор H-100, Dirui</t>
+  </si>
+  <si>
+    <t>DIRUI</t>
+  </si>
+  <si>
+    <t>H-100</t>
+  </si>
+  <si>
+    <t>16 215 000,00</t>
+  </si>
+  <si>
+    <t>Анализаторы мочи H-100 работают на полосках Uristik H-8, Uristik H-10, Uristik H-11, Uristik H-14 Са. • Определяет до 14 параметров: уробилиноген, билирубин, белок, глюкоза, кетоны, удельный вес, нитриты, рН, лейкоциты, скрытая кровь, аскорбиновая кислота, кальций,...</t>
+  </si>
+  <si>
     <t>Гематологический анализатор с реагентами</t>
   </si>
   <si>
-    <t>DIRUI</t>
-[...1 lines deleted...]
-  <si>
     <t>BCC-3000B</t>
   </si>
   <si>
     <t>88 747 000,00</t>
   </si>
   <si>
     <t>Dirui BCC-3000B — автоматический гематологический анализатор со встроенным сканером штрих-кодов. Используется в средних и малых лабораториях для выполнения общего анализа крови по 21 параметрам с возможностью построения 3 гистограмм. Надёжен благодаря использованию классического кондуктометрического метода...</t>
-  </si>
-[...10 lines deleted...]
-    <t>Анализаторы мочи H-100 работают на полосках Uristik H-8, Uristik H-10, Uristik H-11, Uristik H-14 Са. • Определяет до 14 параметров: уробилиноген, билирубин, белок, глюкоза, кетоны, удельный вес, нитриты, рН, лейкоциты, скрытая кровь, аскорбиновая кислота, кальций,...</t>
   </si>
   <si>
     <t>Разное оборудование</t>
   </si>
   <si>
     <t>Прикроватная консоль MSTO5</t>
   </si>
   <si>
     <t>3 623 000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0,00"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -524,738 +562,978 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0749743ab0648e32c9620c1db22910.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14af036d614d4a60eb33cd29c3287f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14af036d614d4a60eb33cd29c3287f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953055cbce70bbfc7930147b8253dc2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953055cbce70bbfc7930147b8253dc2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841186d224128d737c29b89c07c979af.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841186d224128d737c29b89c07c979af.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3d6b97f0dd64279549a1a4aa0acee.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3d6b97f0dd64279549a1a4aa0acee.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e966847be76ce868fe6c54ed7e660.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e966847be76ce868fe6c54ed7e660.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890d52f38bbfda8e2c50c639d8b1cad.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890d52f38bbfda8e2c50c639d8b1cad.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68229183affd159a2d2976c8ca2c6e4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68229183affd159a2d2976c8ca2c6e4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4bea5582a9fbb60ead9aa5aa217d1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4bea5582a9fbb60ead9aa5aa217d1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0749743ab0648e32c9620c1db22910.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709082a3cc2e87c421d30043184fa0f3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709082a3cc2e87c421d30043184fa0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709082a3cc2e87c421d30043184fa0f3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709082a3cc2e87c421d30043184fa0f3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962acbcaf062870d61b9e65ef6689bbe.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962acbcaf062870d61b9e65ef6689bbe.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962acbcaf062870d61b9e65ef6689bbe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962acbcaf062870d61b9e65ef6689bbe.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14af036d614d4a60eb33cd29c3287f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14af036d614d4a60eb33cd29c3287f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953055cbce70bbfc7930147b8253dc2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953055cbce70bbfc7930147b8253dc2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5280e4bd055e533cbad50d9ba353.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841186d224128d737c29b89c07c979af.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841186d224128d737c29b89c07c979af.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3d6b97f0dd64279549a1a4aa0acee.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3d6b97f0dd64279549a1a4aa0acee.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e966847be76ce868fe6c54ed7e660.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e966847be76ce868fe6c54ed7e660.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68229183affd159a2d2976c8ca2c6e4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68229183affd159a2d2976c8ca2c6e4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890d52f38bbfda8e2c50c639d8b1cad.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890d52f38bbfda8e2c50c639d8b1cad.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4bea5582a9fbb60ead9aa5aa217d1.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4bea5582a9fbb60ead9aa5aa217d1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2038350</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>723900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect t="17699" b="18589"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="2000250" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="904875"/>
+    <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="904875"/>
+    <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="904875"/>
+    <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="904875"/>
+    <xdr:ext cx="904875" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="904875"/>
+    <xdr:ext cx="742950" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="904875"/>
+    <xdr:ext cx="742950" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="904875"/>
+    <xdr:ext cx="742950" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="904875"/>
+    <xdr:ext cx="742950" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="895350" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="895350" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>13</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="904875" cy="552450"/>
+    <xdr:ext cx="733425" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>13</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="904875" cy="552450"/>
+    <xdr:ext cx="733425" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="885825"/>
+    <xdr:ext cx="733425" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="885825"/>
+    <xdr:ext cx="733425" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="895350" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="895350" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:ext cx="895350" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:ext cx="895350" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="885825"/>
+    <xdr:ext cx="904875" cy="552450"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="885825"/>
+    <xdr:ext cx="904875" cy="552450"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="904875" cy="647700"/>
+    <xdr:ext cx="895350" cy="885825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="904875" cy="647700"/>
+    <xdr:ext cx="895350" cy="885825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="647700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="904875" cy="647700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2007-2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1663,409 +1941,513 @@
       <c r="I6" s="32"/>
     </row>
     <row r="7" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A7" s="22">
         <v>1</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="30" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="22"/>
-      <c r="I7" s="33"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:28" customHeight="1" ht="20" s="3" customFormat="1">
+      <c r="I7" s="33" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A8" s="22">
         <v>2</v>
       </c>
       <c r="B8" s="22" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="22" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="27" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="30" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="33" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A9" s="22">
         <v>3</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="27" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="30" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="33" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A10" s="22">
         <v>4</v>
       </c>
       <c r="B10" s="22" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="22" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E10" s="27" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="30" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H10" s="22"/>
       <c r="I10" s="33" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A11" s="22">
         <v>5</v>
       </c>
       <c r="B11" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="27" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="30" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="33"/>
     </row>
-    <row r="12" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
+    <row r="12" spans="1:28" customHeight="1" ht="20" s="3" customFormat="1">
       <c r="A12" s="22">
         <v>6</v>
       </c>
       <c r="B12" s="22" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="27" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="30" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H12" s="22"/>
-      <c r="I12" s="33"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28" customHeight="1" ht="20" s="3" customFormat="1">
+      <c r="I12" s="33" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A13" s="22">
         <v>7</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="22" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="27" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="30" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="33" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="14" spans="1:28" customHeight="1" ht="46.588235294118" s="3" customFormat="1">
+    <row r="14" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A14" s="22">
         <v>8</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="22" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="D14" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" s="27" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="30" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H14" s="22"/>
       <c r="I14" s="33" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="B15" s="21" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
+      <c r="A15" s="22">
+        <v>9</v>
+      </c>
+      <c r="B15" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="C15" s="21"/>
-[...7 lines deleted...]
-    <row r="16" spans="1:28" customHeight="1" ht="73.406804733728" s="3" customFormat="1">
+      <c r="C15" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="22"/>
+      <c r="I15" s="33"/>
+    </row>
+    <row r="16" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
       <c r="A16" s="22">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C16" s="22" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D16" s="22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E16" s="27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="30" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H16" s="22"/>
       <c r="I16" s="33"/>
     </row>
-    <row r="17" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
+    <row r="17" spans="1:28" customHeight="1" ht="46.588235294118" s="3" customFormat="1">
       <c r="A17" s="22">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17" s="22" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="30" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H17" s="22"/>
-      <c r="I17" s="33"/>
-[...3 lines deleted...]
-      <c r="B18" s="21" t="s">
+      <c r="I17" s="33" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" customHeight="1" ht="20" s="3" customFormat="1">
+      <c r="A18" s="22">
+        <v>12</v>
+      </c>
+      <c r="B18" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="C18" s="21"/>
-[...8 lines deleted...]
-      <c r="A19" s="22">
+      <c r="C18" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="22"/>
+      <c r="I18" s="33" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="3" customFormat="1">
+      <c r="A19" s="20"/>
+      <c r="B19" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="32"/>
+    </row>
+    <row r="20" spans="1:28" customHeight="1" ht="73.406804733728" s="3" customFormat="1">
+      <c r="A20" s="22">
         <v>1</v>
       </c>
-      <c r="B19" s="22" t="s">
-[...8 lines deleted...]
-      <c r="E19" s="27" t="s">
+      <c r="B20" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="F19" s="30" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="33" t="s">
+      <c r="C20" s="22" t="s">
         <v>60</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B20" s="22" t="s">
+      <c r="D20" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="22" t="s">
+      <c r="E20" s="27" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="30" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H20" s="22"/>
-      <c r="I20" s="33" t="s">
+      <c r="I20" s="33"/>
+    </row>
+    <row r="21" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
+      <c r="A21" s="22">
+        <v>2</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" s="22" t="s">
         <v>64</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B21" s="21" t="s">
+      <c r="D21" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="C21" s="21"/>
-[...8 lines deleted...]
-      <c r="A22" s="22">
+      <c r="E21" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="22"/>
+      <c r="I21" s="33"/>
+    </row>
+    <row r="22" spans="1:28" s="3" customFormat="1">
+      <c r="A22" s="20"/>
+      <c r="B22" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="21"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="32"/>
+    </row>
+    <row r="23" spans="1:28" customHeight="1" ht="73.418287937743" s="3" customFormat="1">
+      <c r="A23" s="22">
         <v>1</v>
       </c>
-      <c r="B22" s="22" t="s">
-[...11 lines deleted...]
-      <c r="F22" s="30" t="s">
+      <c r="B23" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="G22" s="30" t="s">
-[...8 lines deleted...]
-    <row r="26" spans="1:28" s="3" customFormat="1"/>
+      <c r="G23" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="22"/>
+      <c r="I23" s="33" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" customHeight="1" ht="74.25" s="3" customFormat="1">
+      <c r="A24" s="22">
+        <v>2</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="F24" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="22"/>
+      <c r="I24" s="33" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="3" customFormat="1">
+      <c r="A25" s="20"/>
+      <c r="B25" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="32"/>
+    </row>
+    <row r="26" spans="1:28" customHeight="1" ht="54.160714285714" s="3" customFormat="1">
+      <c r="A26" s="22">
+        <v>1</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="E26" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="F26" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="22"/>
+      <c r="I26" s="33"/>
+    </row>
     <row r="27" spans="1:28" s="3" customFormat="1"/>
     <row r="28" spans="1:28" s="3" customFormat="1"/>
     <row r="29" spans="1:28" s="3" customFormat="1"/>
     <row r="30" spans="1:28" s="3" customFormat="1"/>
     <row r="31" spans="1:28" s="3" customFormat="1"/>
     <row r="32" spans="1:28" s="3" customFormat="1"/>
     <row r="33" spans="1:28" s="3" customFormat="1"/>
     <row r="34" spans="1:28" s="2" customFormat="1">
       <c r="I34" s="3"/>
     </row>
     <row r="35" spans="1:28" s="2" customFormat="1">
       <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:28" s="2" customFormat="1">
       <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:28" s="2" customFormat="1">
       <c r="I37" s="3"/>
     </row>
     <row r="38" spans="1:28" s="2" customFormat="1">
       <c r="I38" s="3"/>
     </row>
     <row r="39" spans="1:28" s="2" customFormat="1">
       <c r="I39" s="3"/>
     </row>